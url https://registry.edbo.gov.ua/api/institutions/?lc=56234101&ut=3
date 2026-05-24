--- v1 (2026-03-14)
+++ v2 (2026-05-24)
@@ -319,64 +319,64 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Костопільська гімназія № 2 Костопільської міської ради</t>
+          <t>Костопільська гімназія №2 Костопільської міської ради</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>138014</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Костопільська гімназія № 2</t>
+          <t>Костопільська гімназія №2</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>5623410100</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Рівненська область</t>
@@ -400,74 +400,76 @@
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Рівненська обл., Рівненський р-н, м. Костопіль</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Костопільської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(03657)21830</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>zoch_n_2@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Лук’яненко Божена Анатоліївна</t>
+          <t>Директор Лук'яненко Божена Анатоліївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y2" s="5"/>
+      <c r="Y2" s="5" t="n">
+        <v>1400</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Костопільська гімназія №8 Костопільської міської ради</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>138018</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Костопільська гімназія №8</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -840,74 +842,76 @@
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Рівненська обл., Рівненський р-н, м. Костопіль</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Костопільської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(03657)21736</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>school3_kostopil@bigmir.net</t>
         </is>
       </c>
       <c r="S6" s="4"/>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Бзіта Світлана Анатоліївна</t>
+          <t>В.о. директора Бзіта Світлана Анатоліївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y6" s="5"/>
+      <c r="Y6" s="5" t="n">
+        <v>2880</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Костопільський ліцей №4 Костопільської міської ради</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>138016</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>Костопільський ліцей №4</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1198,51 +1202,53 @@
       <c r="T9" s="4" t="inlineStr">
         <is>
           <t>Директор Яцута Тетяна Олегівна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y9" s="5"/>
+      <c r="Y9" s="5" t="n">
+        <v>6120</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Обласний спортивний ліцей в м.Костопіль Рівненської обласної ради</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>134520</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t>Обласний спортивний ліцей в м.Костопіль</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>