--- v0 (2025-12-15)
+++ v1 (2026-04-30)
@@ -534,51 +534,53 @@
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Волосик Тетяна Олександрівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y3" s="5"/>
+      <c r="Y3" s="5" t="n">
+        <v>1800</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Здолбунівський ліцей №2 Здолбунівської міської ради Рівненської області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>136444</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Ліцей №2</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>