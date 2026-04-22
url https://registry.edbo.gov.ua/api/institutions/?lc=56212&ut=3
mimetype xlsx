--- v0 (2025-11-23)
+++ v1 (2026-04-22)
@@ -337,51 +337,51 @@
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
           <t>Андрусіївська гімназія Гощанської селищної ради Рівненської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>148626</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>Андрусіївська гімназія</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>5621284402</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Рівненська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Андрусіїв, Гощанський район, Рівненська область</t>
@@ -653,51 +653,53 @@
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Поліщук Наталія Степанівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y4" s="5"/>
+      <c r="Y4" s="5" t="n">
+        <v>455</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>опорний заклад "Бугринський ліцей" Бугринської сільської ради Рівненського району Рівненської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>147174</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Бугринський ліцей</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1095,51 +1097,53 @@
       <c r="T8" s="4" t="inlineStr">
         <is>
           <t>Директор Сидорук Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y8" s="5"/>
+      <c r="Y8" s="5" t="n">
+        <v>404</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>Горбаківський ліцей Бабинської сільської ради Рівненської області</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
         <v>148596</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
           <t>Горбаківський ліцей</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1323,51 +1327,53 @@
       <c r="T10" s="4" t="inlineStr">
         <is>
           <t>Директор Хрипа Маріанна Володимирівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y10" s="5"/>
+      <c r="Y10" s="5" t="n">
+        <v>582</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Гощанський ліцей Гощанської селищної ради Рівненської області</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
         <v>148591</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>Гощанський ліцей</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1432,51 +1438,53 @@
       <c r="T11" s="4" t="inlineStr">
         <is>
           <t>Директор Талащук Алла Спиридонівна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y11" s="5"/>
+      <c r="Y11" s="5" t="n">
+        <v>963</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>Дмитрівська філія Бабинського ліцею Бабинської сільської ради Рівненської області</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
         <v>146634</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>Дмитрівська філія Бабинського ліцею</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2094,51 +2102,53 @@
       <c r="T17" s="4" t="inlineStr">
         <is>
           <t>Директор Сульжук Ірина Юріївна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y17" s="5"/>
+      <c r="Y17" s="5" t="n">
+        <v>175</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
           <t>Курозванівський ліцей Гощанської селищної ради Рівненської області</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
         <v>148593</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>Курозванівський ліцей</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2203,51 +2213,53 @@
       <c r="T18" s="4" t="inlineStr">
         <is>
           <t>Директор Примак Олена Федорівна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y18" s="5"/>
+      <c r="Y18" s="5" t="n">
+        <v>454</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
           <t>Липківська гімназія Гощанської селищної ради Рівненської області</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
         <v>148617</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>Липківська гімназія</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2429,51 +2441,53 @@
       <c r="T20" s="4" t="inlineStr">
         <is>
           <t>Директор Тишкун Світлана Павлівна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y20" s="5"/>
+      <c r="Y20" s="5" t="n">
+        <v>140</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
           <t>Малинівська гімназія Гощанської селищної ради Рівненської області</t>
         </is>
       </c>
       <c r="B21" s="5" t="n">
         <v>148623</v>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>Малинівська гімназія</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2542,51 +2556,53 @@
       <c r="T21" s="4" t="inlineStr">
         <is>
           <t>Директор Пивоварчук Сергій Анатолійович</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y21" s="5"/>
+      <c r="Y21" s="5" t="n">
+        <v>520</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
           <t>Мнишинська філія Горбаківського ліцею Бабинської сільської ради Рівненської області</t>
         </is>
       </c>
       <c r="B22" s="5" t="n">
         <v>148625</v>
       </c>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>Мнишинська філія Горбаківського ліцею</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
@@ -2869,51 +2885,53 @@
       <c r="T24" s="4" t="inlineStr">
         <is>
           <t>Директор Киричук Володимир Васильович</t>
         </is>
       </c>
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y24" s="5"/>
+      <c r="Y24" s="5" t="n">
+        <v>730</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
           <t>Річицька гімназія Гощанської селищної ради Рівненської області</t>
         </is>
       </c>
       <c r="B25" s="5" t="n">
         <v>149816</v>
       </c>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>Річицька гімназія</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3095,51 +3113,53 @@
       <c r="T26" s="4" t="inlineStr">
         <is>
           <t>Директор Юрчук Надія Василівна</t>
         </is>
       </c>
       <c r="U26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V26" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y26" s="5"/>
+      <c r="Y26" s="5" t="n">
+        <v>940</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
           <t>Рясницька філія Бабинського ліцею Бабинської сільської ради Рівненської області</t>
         </is>
       </c>
       <c r="B27" s="5" t="n">
         <v>146624</v>
       </c>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>Рясницька філія Бабинського ліцею</t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3426,51 +3446,53 @@
       <c r="T29" s="4" t="inlineStr">
         <is>
           <t>Директор Самолюк Світлана Миколаївна</t>
         </is>
       </c>
       <c r="U29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V29" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y29" s="5"/>
+      <c r="Y29" s="5" t="n">
+        <v>790</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="4" t="inlineStr">
         <is>
           <t>Синівський ліцей Гощанської селищної ради Рівненської області</t>
         </is>
       </c>
       <c r="B30" s="5" t="n">
         <v>148600</v>
       </c>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>Синівський ліцей</t>
         </is>
       </c>
       <c r="E30" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3535,51 +3557,53 @@
       <c r="T30" s="4" t="inlineStr">
         <is>
           <t>Директор Міркевич Катерина Сергіївна</t>
         </is>
       </c>
       <c r="U30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V30" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y30" s="5"/>
+      <c r="Y30" s="5" t="n">
+        <v>430</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
           <t>Терентіївська початкова школа Гощанської селищної ради Рівненської області</t>
         </is>
       </c>
       <c r="B31" s="5" t="n">
         <v>148618</v>
       </c>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>Терентіївська початкова школа</t>
         </is>
       </c>
       <c r="E31" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3615,80 +3639,82 @@
       </c>
       <c r="L31" s="6" t="inlineStr">
         <is>
           <t>UA56060170350067724</t>
         </is>
       </c>
       <c r="M31" s="4" t="inlineStr">
         <is>
           <t>Рівненська обл., Рівненський р-н, с. Терентіїв</t>
         </is>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Гощанської селищної ради Рівненської області</t>
         </is>
       </c>
       <c r="P31" s="4" t="inlineStr">
         <is>
           <t>(067)2636074</t>
         </is>
       </c>
       <c r="Q31" s="4"/>
       <c r="R31" s="4" t="inlineStr">
         <is>
-          <t>NWK.Terentiiw@ukr.net</t>
+          <t>nwk.terentiiw@ukr.net</t>
         </is>
       </c>
       <c r="S31" s="4"/>
       <c r="T31" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Семещук Олена Іванівна</t>
         </is>
       </c>
       <c r="U31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V31" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y31" s="5"/>
+      <c r="Y31" s="5" t="n">
+        <v>45</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
           <t>Томахівська філія Горбаківського ліцею Бабинської сільської ради Рівненської області</t>
         </is>
       </c>
       <c r="B32" s="5" t="n">
         <v>148612</v>
       </c>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>Томахівська філія Горбаківського ліцею</t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3983,74 +4009,76 @@
       <c r="T34" s="4" t="inlineStr">
         <is>
           <t>Директор Переходько Галина Іванівна</t>
         </is>
       </c>
       <c r="U34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V34" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y34" s="5"/>
+      <c r="Y34" s="5" t="n">
+        <v>1360</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="4" t="inlineStr">
         <is>
           <t>Федорівська гімназія Гощанської селищної ради Рівненської області</t>
         </is>
       </c>
       <c r="B35" s="5" t="n">
         <v>148611</v>
       </c>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>Федорівська гімназія</t>
         </is>
       </c>
       <c r="E35" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G35" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H35" s="6" t="inlineStr">
         <is>
           <t>5621288901</t>
         </is>
       </c>
       <c r="I35" s="4" t="inlineStr">
         <is>
           <t>Рівненська область</t>
         </is>
       </c>
       <c r="J35" s="4" t="inlineStr">
         <is>
           <t>с. Федорівка, Гощанський район, Рівненська область</t>
@@ -4096,51 +4124,53 @@
       <c r="T35" s="4" t="inlineStr">
         <is>
           <t>Директор Дем'янчук Марія Олександрівна</t>
         </is>
       </c>
       <c r="U35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V35" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y35" s="5"/>
+      <c r="Y35" s="5" t="n">
+        <v>130</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="4" t="inlineStr">
         <is>
           <t>Чудницька початкова школа Гощанської селищної ради Рівненської області</t>
         </is>
       </c>
       <c r="B36" s="5" t="n">
         <v>148642</v>
       </c>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>Чудницька початкова школа</t>
         </is>
       </c>
       <c r="E36" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -4205,51 +4235,53 @@
       <c r="T36" s="4" t="inlineStr">
         <is>
           <t>Директор Рокунець Юлія Миколаївна</t>
         </is>
       </c>
       <c r="U36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V36" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y36" s="5"/>
+      <c r="Y36" s="5" t="n">
+        <v>55</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:Y36"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>