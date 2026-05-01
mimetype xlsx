--- v0 (2026-01-01)
+++ v1 (2026-05-01)
@@ -388,51 +388,51 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Шкільна, 2</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA56020050020066470</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Рівненська обл., Вараський р-н, с. Берестівка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління соціально-культурної сфери Володимирецької селищної ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(03634)36130</t>
+          <t>(097)2349612</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>berestshool@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>https://berestshool.e-schools.info/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Дацька Людмила Дмитрівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>