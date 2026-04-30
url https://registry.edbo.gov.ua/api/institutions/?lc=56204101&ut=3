--- v1 (2026-03-15)
+++ v2 (2026-04-30)
@@ -771,51 +771,51 @@
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД «БЕРЕЗНІВСЬКИЙ ЛІЦЕЙ-ІНТЕРНАТ СПОРТИВНОГО ПРОФІЛЮ» БЕРЕЗНІВСЬКОЇ МІСЬКОЇ РАДИ РІВНЕНСЬКОГО РАЙОНУ РІВНЕНСЬКОЇ ОБЛАСТІ</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "БЕРЕЗНІВСЬКИЙ ЛІЦЕЙ-ІНТЕРНАТ СПОРТИВНОГО ПРОФІЛЮ" БЕРЕЗНІВСЬКОЇ МІСЬКОЇ РАДИ РІВНЕНСЬКОГО РАЙОНУ РІВНЕНСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>144524</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>БЕРЕЗНІВСЬКИЙ ЛІЦЕЙ-ІНТЕРНАТ СПОРТИВНОГО ПРОФІЛЮ</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>ліцей-інтернат</t>
         </is>
       </c>