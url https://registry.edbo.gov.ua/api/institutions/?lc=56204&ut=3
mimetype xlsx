--- v1 (2026-01-29)
+++ v2 (2026-04-29)
@@ -884,51 +884,51 @@
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД «БЕРЕЗНІВСЬКИЙ ЛІЦЕЙ-ІНТЕРНАТ СПОРТИВНОГО ПРОФІЛЮ» БЕРЕЗНІВСЬКОЇ МІСЬКОЇ РАДИ РІВНЕНСЬКОГО РАЙОНУ РІВНЕНСЬКОЇ ОБЛАСТІ</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "БЕРЕЗНІВСЬКИЙ ЛІЦЕЙ-ІНТЕРНАТ СПОРТИВНОГО ПРОФІЛЮ" БЕРЕЗНІВСЬКОЇ МІСЬКОЇ РАДИ РІВНЕНСЬКОГО РАЙОНУ РІВНЕНСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>144524</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>БЕРЕЗНІВСЬКИЙ ЛІЦЕЙ-ІНТЕРНАТ СПОРТИВНОГО ПРОФІЛЮ</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>ліцей-інтернат</t>
         </is>
       </c>
@@ -2573,51 +2573,51 @@
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>опорний заклад Кам’янський ліцей Березнівської міської ради Рівненського району Рівненської області</t>
+          <t>опорний заклад Кам'янський ліцей Березнівської міської ради Рівненського району Рівненської області</t>
         </is>
       </c>
       <c r="B22" s="5" t="n">
         <v>145927</v>
       </c>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>Кам’янський ліцей</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
@@ -2658,51 +2658,51 @@
       </c>
       <c r="N22" s="7"/>
       <c r="O22" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Березнівської міської ради Рівненського району Рівненської області</t>
         </is>
       </c>
       <c r="P22" s="4" t="inlineStr">
         <is>
           <t>(03653)33424</t>
         </is>
       </c>
       <c r="Q22" s="4"/>
       <c r="R22" s="4" t="inlineStr">
         <is>
           <t>kamyanka_2009@ukr.net</t>
         </is>
       </c>
       <c r="S22" s="4" t="inlineStr">
         <is>
           <t>http://kamyanka.rv.ua</t>
         </is>
       </c>
       <c r="T22" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Мотруніч Оксана Іванівна</t>
+          <t>Директор Мотруніч Оксана Іванівна</t>
         </is>
       </c>
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
@@ -3694,51 +3694,53 @@
       <c r="T31" s="4" t="inlineStr">
         <is>
           <t>Директор Гуменюк Юрій Петрович</t>
         </is>
       </c>
       <c r="U31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V31" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y31" s="5"/>
+      <c r="Y31" s="5" t="n">
+        <v>1725</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
           <t>Орлівський ліцей Березнівської міської ради Рівненського району Рівненської області</t>
         </is>
       </c>
       <c r="B32" s="5" t="n">
         <v>145251</v>
       </c>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>Орлівський ліцей</t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>