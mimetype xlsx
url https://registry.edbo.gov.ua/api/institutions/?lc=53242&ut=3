--- v0 (2025-11-08)
+++ v1 (2026-04-04)
@@ -1728,51 +1728,51 @@
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Решетилівської міської ради Полтавської області</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
           <t>(05363)21090</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
           <t>primary.resh@gmail.com</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
           <t>http://reshschool.kl.com.ua</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Деркач Лариса Василівна</t>
+          <t>Директор Ніколаєнко Юлія Вікторівна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">