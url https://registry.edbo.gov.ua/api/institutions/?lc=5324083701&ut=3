--- v0 (2025-11-04)
+++ v1 (2026-04-29)
@@ -375,51 +375,51 @@
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>5324083701</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Нестеренки, Полтавський район, Полтавська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Миру, 47</t>
         </is>
       </c>
       <c r="L2" s="6"/>
       <c r="M2" s="4"/>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти виконавчого комітету Новоселівської сільської ради Полтавського району Полтавської області</t>
+          <t>Відділ освіти Новоселівської сільської ради Полтавського району Полтавської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(0532)646156</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>nesterenkivska.zosh@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Лазеба Наталія Олексіївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">