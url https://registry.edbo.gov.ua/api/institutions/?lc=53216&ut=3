--- v1 (2026-01-08)
+++ v2 (2026-04-08)
@@ -1385,67 +1385,67 @@
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
           <t>вулиця Кооперативна, 12</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
           <t>UA53080190030063461</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., Полтавський р-н, с. Климівка</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Гуманітарний відділ Ланнівської сільської ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
-          <t>(050)7541058</t>
+          <t>(099)6830200</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
           <t>kl_school@ukr.net</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
           <t>http://atest.at.ua</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>Директор Тущенко Світлана Володимирівна</t>
+          <t>Т.в.о. директора Попадін Тетяна Петрівна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">