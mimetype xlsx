--- v1 (2025-12-07)
+++ v2 (2026-04-26)
@@ -383,51 +383,51 @@
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Сержанта Мельничука, 1-А</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(096)176-14-58, (0536)756252</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>shkola.1@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://kremenchuk-gimnaz1.pl.sch.in.ua/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Білоножко Олена Вікторівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
@@ -496,51 +496,51 @@
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
           <t>вулиця Велика набережна, 37</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(098)7482422</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>school-16@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>http://school-16.klasna.com</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Ванжула Лілія Станіславівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
@@ -609,51 +609,51 @@
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>вулиця Шевченка, 58/69</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(096)9181358</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>znz-19@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
           <t>https://krem-school19.e-schools.info/</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Гора Наталія Яківна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
@@ -722,51 +722,51 @@
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
           <t>вулиця Шкільна, 16</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>(096)930-61-48</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>znz-22@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>https://www.krem22.ukr.education</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Директор Гербас Ганна Несторівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
@@ -835,51 +835,51 @@
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
           <t>вулиця Олександріївська, 18</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(0536)739438</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>school23kremenchuk@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
           <t>https://school23.vercel.app</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>Директор Ратушна Ольга Миколаївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
@@ -944,51 +944,51 @@
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
           <t>вулиця Республіканська, 76</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
           <t>(0956)581412</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
           <t>kremen_znz29@ukr.net</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
           <t>http://znz29.ucoz.net</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Шаповал Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
@@ -1057,51 +1057,51 @@
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
           <t>вулиця Давида Кострова, 28</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>(096)9648953</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
           <t>school3kremen@ukr.net</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
           <t>http://kremen-school3.com.ua/</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
           <t>Директор Куліш Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
@@ -1170,51 +1170,51 @@
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
           <t>вулиця Пілотів, 41 Б</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
           <t>(096)390-11-40</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
           <t>7school.krem@gmail.com</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
           <t>https://krschool7.site123.me</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
           <t>Директор Павлішевська Лариса Василівна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
@@ -1283,51 +1283,51 @@
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
           <t>вулиця Івана Приходька, 38/5</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
           <t>(05366)6-00-89</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
           <t>shkola.9@gmail.com</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
           <t>http://kremenchuk-gimnaz9.pl.sch.in.ua/</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
           <t>Директор Камська Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
@@ -1501,51 +1501,51 @@
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
           <t>вулиця Старшого лейтенанта Кагала, 53</t>
         </is>
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
           <t>(095)3965311</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
           <t>secretary@lyceum11.com.ua</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
           <t>http://lyceum11.com.ua/</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
           <t>Директор Бикова Наталія Олександрівна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
@@ -1614,51 +1614,51 @@
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
           <t>вулиця Олександра Білаша, 32</t>
         </is>
       </c>
       <c r="L13" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M13" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
           <t>(068)8494220</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
           <t>gimnasiumsix@i.ua</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
           <t>http://knvk6.pl.ua</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
           <t>Директор Шаповал Олена Анатоліївна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>