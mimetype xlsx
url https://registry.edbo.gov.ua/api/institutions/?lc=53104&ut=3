--- v1 (2025-12-18)
+++ v2 (2026-05-18)
@@ -383,51 +383,51 @@
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Cержанта Мельничука, 217</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA53020110010112104</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(097)9149104</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>kremen.internat21@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://kremen.klasna.com</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Деньга Олександр Анатолійович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
@@ -496,51 +496,51 @@
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
           <t>вулиця Тараса Бульби, 6</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA53020110010112104</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(096)738-88-10</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>school-rodina8@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/gymnasium8kr</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Шаргородська Валентина Миколаївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
@@ -609,51 +609,51 @@
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>вулиця Сержанта Мельничука, 1-А</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(096)176-14-58, (0536)756252</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>shkola.1@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
           <t>http://kremenchuk-gimnaz1.pl.sch.in.ua/</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Білоножко Олена Вікторівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
@@ -722,51 +722,51 @@
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
           <t>вулиця Володимира Великого, 52</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA53020110010112104</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>(067)8366862</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>12_school_12@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>http://kr12.org.ua/</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Директор Носкін В'ячеслав Олександрович</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
@@ -835,51 +835,51 @@
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
           <t>вулиця Велика набережна, 37</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(098)7482422</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>school-16@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
           <t>http://school-16.klasna.com</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>Директор Ванжула Лілія Станіславівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
@@ -948,51 +948,51 @@
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
           <t>вулиця Пугача майора, 25</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA53020110010112104</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
           <t>(096)7714891</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
           <t>school_18_@ukr.net</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
           <t>https://www.kr-gymnas18.org/</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Довженко Оксана Юріївна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
@@ -1061,51 +1061,51 @@
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
           <t>вулиця Шевченка, 58/69</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>(096)9181358</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
           <t>znz-19@ukr.net</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
           <t>https://krem-school19.e-schools.info/</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
           <t>Директор Гора Наталія Яківна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
@@ -1174,51 +1174,51 @@
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
           <t>вулиця Богдана Хмельницького, 66</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA53020110010112104</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
           <t>(067)105-85-34</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
           <t>znz2doc@gmail.com</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
           <t>http://knvk2.pp.ua/</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
           <t>Директор Новікова Олена Андріївна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
@@ -1287,51 +1287,51 @@
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
           <t>вулиця Академіка Маслова, 12</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA53020110010112104</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
           <t>(097)8313303</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
           <t>znz-20@ukr.net</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
           <t>http://znz20.com.ua</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
           <t>Директор Ключка Микола Володимирович</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
@@ -1400,51 +1400,51 @@
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
           <t>вулиця Шкільна, 16</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
           <t>(096)930-61-48</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
           <t>znz-22@ukr.net</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
           <t>https://www.krem22.ukr.education</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
           <t>Директор Гербас Ганна Несторівна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
@@ -1513,51 +1513,51 @@
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
           <t>вулиця Олександріївська, 18</t>
         </is>
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
           <t>(0536)739438</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
           <t>school23kremenchuk@ukr.net</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
           <t>https://school23.vercel.app</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
           <t>Директор Ратушна Ольга Миколаївна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
@@ -1626,51 +1626,51 @@
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
           <t>проспект Полтавський, 13</t>
         </is>
       </c>
       <c r="L13" s="6" t="inlineStr">
         <is>
           <t>UA53020110010112104</t>
         </is>
       </c>
       <c r="M13" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
           <t>(097)0681078</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
           <t>kozaks_school24@ukr.net</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
           <t>https://schoolkozaks24.e-schools.info</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
           <t>Директор Шутов Дмитро Олександрович</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
@@ -1739,51 +1739,51 @@
         </is>
       </c>
       <c r="J14" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K14" s="4" t="inlineStr">
         <is>
           <t>провулок Джохара Дудаєва, 4</t>
         </is>
       </c>
       <c r="L14" s="6" t="inlineStr">
         <is>
           <t>UA53020110010112104</t>
         </is>
       </c>
       <c r="M14" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
           <t>(067)2620810</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
           <t>school26.07@ukr.net</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
           <t>https://kr-gymnasium26.klasna.com</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
           <t>Директор Сакун Володимир Григорович</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
@@ -1852,51 +1852,51 @@
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
           <t>проспект Свободи, 104</t>
         </is>
       </c>
       <c r="L15" s="6" t="inlineStr">
         <is>
           <t>UA53020110010112104</t>
         </is>
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
           <t>(068)2875300</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
           <t>school27kremen@ukr.net</t>
         </is>
       </c>
       <c r="S15" s="4" t="inlineStr">
         <is>
           <t>http://kremen-school27.info/</t>
         </is>
       </c>
       <c r="T15" s="4" t="inlineStr">
         <is>
           <t>Директор Касюра Сергій Володимирович</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
@@ -1965,51 +1965,51 @@
         </is>
       </c>
       <c r="J16" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K16" s="4" t="inlineStr">
         <is>
           <t>провулок Княжий, 5-А</t>
         </is>
       </c>
       <c r="L16" s="6" t="inlineStr">
         <is>
           <t>UA53020110010112104</t>
         </is>
       </c>
       <c r="M16" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N16" s="7"/>
       <c r="O16" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P16" s="4" t="inlineStr">
         <is>
           <t>(067)781-05-52</t>
         </is>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="4" t="inlineStr">
         <is>
           <t>school28kremenchuk@gmail.com</t>
         </is>
       </c>
       <c r="S16" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/kr-school28</t>
         </is>
       </c>
       <c r="T16" s="4" t="inlineStr">
         <is>
           <t>Директор Докучаєв Олексій Анатолійович</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
@@ -2074,51 +2074,51 @@
         </is>
       </c>
       <c r="J17" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K17" s="4" t="inlineStr">
         <is>
           <t>вулиця Республіканська, 76</t>
         </is>
       </c>
       <c r="L17" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M17" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N17" s="7"/>
       <c r="O17" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
           <t>(0956)581412</t>
         </is>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="4" t="inlineStr">
         <is>
           <t>kremen_znz29@ukr.net</t>
         </is>
       </c>
       <c r="S17" s="4" t="inlineStr">
         <is>
           <t>http://znz29.ucoz.net</t>
         </is>
       </c>
       <c r="T17" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Шаповал Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
@@ -2187,51 +2187,51 @@
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K18" s="4" t="inlineStr">
         <is>
           <t>вулиця Давида Кострова, 28</t>
         </is>
       </c>
       <c r="L18" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M18" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
           <t>(096)9648953</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
           <t>school3kremen@ukr.net</t>
         </is>
       </c>
       <c r="S18" s="4" t="inlineStr">
         <is>
           <t>http://kremen-school3.com.ua/</t>
         </is>
       </c>
       <c r="T18" s="4" t="inlineStr">
         <is>
           <t>Директор Куліш Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
@@ -2300,51 +2300,51 @@
         </is>
       </c>
       <c r="J19" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K19" s="4" t="inlineStr">
         <is>
           <t>вулиця Героїв України, 39 - А</t>
         </is>
       </c>
       <c r="L19" s="6" t="inlineStr">
         <is>
           <t>UA53020110010112104</t>
         </is>
       </c>
       <c r="M19" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
           <t>(098)6682601</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
           <t>31schoolkrem@gmail.com</t>
         </is>
       </c>
       <c r="S19" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/kremenschool31</t>
         </is>
       </c>
       <c r="T19" s="4" t="inlineStr">
         <is>
           <t>Директор Гребенюк Володимир Зіновійович</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
@@ -2413,51 +2413,51 @@
         </is>
       </c>
       <c r="J20" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K20" s="4" t="inlineStr">
         <is>
           <t>вулиця Пілотів, 41 Б</t>
         </is>
       </c>
       <c r="L20" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M20" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
           <t>(096)390-11-40</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
           <t>7school.krem@gmail.com</t>
         </is>
       </c>
       <c r="S20" s="4" t="inlineStr">
         <is>
           <t>https://krschool7.site123.me</t>
         </is>
       </c>
       <c r="T20" s="4" t="inlineStr">
         <is>
           <t>Директор Павлішевська Лариса Василівна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
@@ -2526,51 +2526,51 @@
         </is>
       </c>
       <c r="J21" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K21" s="4" t="inlineStr">
         <is>
           <t>вулиця Івана Приходька, 38/5</t>
         </is>
       </c>
       <c r="L21" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M21" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
           <t>(05366)6-00-89</t>
         </is>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4" t="inlineStr">
         <is>
           <t>shkola.9@gmail.com</t>
         </is>
       </c>
       <c r="S21" s="4" t="inlineStr">
         <is>
           <t>http://kremenchuk-gimnaz9.pl.sch.in.ua/</t>
         </is>
       </c>
       <c r="T21" s="4" t="inlineStr">
         <is>
           <t>Директор Камська Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
@@ -2644,57 +2644,57 @@
         </is>
       </c>
       <c r="K22" s="4" t="inlineStr">
         <is>
           <t>вулиця Лікаря О.Богаєвського, 10/30</t>
         </is>
       </c>
       <c r="L22" s="6" t="inlineStr">
         <is>
           <t>UA53020110010112104</t>
         </is>
       </c>
       <c r="M22" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N22" s="7"/>
       <c r="O22" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Полтавської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P22" s="4" t="inlineStr">
         <is>
-          <t>(098)3051249</t>
+          <t>(096)7270298</t>
         </is>
       </c>
       <c r="Q22" s="4"/>
       <c r="R22" s="4" t="inlineStr">
         <is>
-          <t>kvskorobagatko@ukr.net</t>
+          <t>school-32kvk@ukr.net</t>
         </is>
       </c>
       <c r="S22" s="4"/>
       <c r="T22" s="4" t="inlineStr">
         <is>
           <t>Директор Пирогова Ніна Анатоліївна</t>
         </is>
       </c>
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
@@ -2748,51 +2748,51 @@
         </is>
       </c>
       <c r="J23" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K23" s="4" t="inlineStr">
         <is>
           <t>квартал 278, 11</t>
         </is>
       </c>
       <c r="L23" s="6" t="inlineStr">
         <is>
           <t>UA53020110010112104</t>
         </is>
       </c>
       <c r="M23" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N23" s="7"/>
       <c r="O23" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P23" s="4" t="inlineStr">
         <is>
           <t>(098)2389230</t>
         </is>
       </c>
       <c r="Q23" s="4"/>
       <c r="R23" s="4" t="inlineStr">
         <is>
           <t>kremenschool15@gmail.com</t>
         </is>
       </c>
       <c r="S23" s="4" t="inlineStr">
         <is>
           <t>http://knvk15.org.ua</t>
         </is>
       </c>
       <c r="T23" s="4" t="inlineStr">
         <is>
           <t>Директор Патерило Андрій Іванович</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
@@ -2966,51 +2966,51 @@
         </is>
       </c>
       <c r="J25" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K25" s="4" t="inlineStr">
         <is>
           <t>вулиця Університетська, 13</t>
         </is>
       </c>
       <c r="L25" s="6" t="inlineStr">
         <is>
           <t>UA53020110010112104</t>
         </is>
       </c>
       <c r="M25" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N25" s="7"/>
       <c r="O25" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P25" s="4" t="inlineStr">
         <is>
           <t>(068)7478174</t>
         </is>
       </c>
       <c r="Q25" s="4"/>
       <c r="R25" s="4" t="inlineStr">
         <is>
           <t>krem_licey4@meta.ua</t>
         </is>
       </c>
       <c r="S25" s="4" t="inlineStr">
         <is>
           <t>http://kremenchuk-lyceum4.pl.sch.in.ua/</t>
         </is>
       </c>
       <c r="T25" s="4" t="inlineStr">
         <is>
           <t>Директор Одерій Тетяна Андріївна</t>
         </is>
       </c>
       <c r="U25" s="6" t="inlineStr">
         <is>
@@ -3079,51 +3079,51 @@
         </is>
       </c>
       <c r="J26" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K26" s="4" t="inlineStr">
         <is>
           <t>вулиця Лейтенанта Покладова, 8</t>
         </is>
       </c>
       <c r="L26" s="6" t="inlineStr">
         <is>
           <t>UA53020110010112104</t>
         </is>
       </c>
       <c r="M26" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N26" s="7"/>
       <c r="O26" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P26" s="4" t="inlineStr">
         <is>
           <t>(067)7980529</t>
         </is>
       </c>
       <c r="Q26" s="4"/>
       <c r="R26" s="4" t="inlineStr">
         <is>
           <t>10-shkola@ukr.net</t>
         </is>
       </c>
       <c r="S26" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/kremenchuk.ukr.education/best-lyceum/</t>
         </is>
       </c>
       <c r="T26" s="4" t="inlineStr">
         <is>
           <t>Директор Мамон Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U26" s="6" t="inlineStr">
         <is>
@@ -3192,51 +3192,51 @@
         </is>
       </c>
       <c r="J27" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K27" s="4" t="inlineStr">
         <is>
           <t>вулиця Старшого лейтенанта Кагала, 53</t>
         </is>
       </c>
       <c r="L27" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M27" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N27" s="7"/>
       <c r="O27" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P27" s="4" t="inlineStr">
         <is>
           <t>(095)3965311</t>
         </is>
       </c>
       <c r="Q27" s="4"/>
       <c r="R27" s="4" t="inlineStr">
         <is>
           <t>secretary@lyceum11.com.ua</t>
         </is>
       </c>
       <c r="S27" s="4" t="inlineStr">
         <is>
           <t>http://lyceum11.com.ua/</t>
         </is>
       </c>
       <c r="T27" s="4" t="inlineStr">
         <is>
           <t>Директор Бикова Наталія Олександрівна</t>
         </is>
       </c>
       <c r="U27" s="6" t="inlineStr">
         <is>
@@ -3305,51 +3305,51 @@
         </is>
       </c>
       <c r="J28" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K28" s="4" t="inlineStr">
         <is>
           <t>вулиця Єднання України, 3</t>
         </is>
       </c>
       <c r="L28" s="6" t="inlineStr">
         <is>
           <t>UA53020110010112104</t>
         </is>
       </c>
       <c r="M28" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N28" s="7"/>
       <c r="O28" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P28" s="4" t="inlineStr">
         <is>
           <t>(067)7564177</t>
         </is>
       </c>
       <c r="Q28" s="4"/>
       <c r="R28" s="4" t="inlineStr">
         <is>
           <t>night.school3@gmail.com</t>
         </is>
       </c>
       <c r="S28" s="4" t="inlineStr">
         <is>
           <t>avior.pp.ua</t>
         </is>
       </c>
       <c r="T28" s="4" t="inlineStr">
         <is>
           <t>Директор Шиян Віктор Михайлович</t>
         </is>
       </c>
       <c r="U28" s="6" t="inlineStr">
         <is>
@@ -3418,51 +3418,51 @@
         </is>
       </c>
       <c r="J29" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K29" s="4" t="inlineStr">
         <is>
           <t>вулиця Тараса Бульби, 14</t>
         </is>
       </c>
       <c r="L29" s="6" t="inlineStr">
         <is>
           <t>UA53020110010112104</t>
         </is>
       </c>
       <c r="M29" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N29" s="7"/>
       <c r="O29" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P29" s="4" t="inlineStr">
         <is>
           <t>(0536)756076</t>
         </is>
       </c>
       <c r="Q29" s="4"/>
       <c r="R29" s="4" t="inlineStr">
         <is>
           <t>school.17@ukr.net</t>
         </is>
       </c>
       <c r="S29" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/krem-school-17/</t>
         </is>
       </c>
       <c r="T29" s="4" t="inlineStr">
         <is>
           <t>Директор Марченко Валентина Михайлівна</t>
         </is>
       </c>
       <c r="U29" s="6" t="inlineStr">
         <is>
@@ -3531,51 +3531,51 @@
         </is>
       </c>
       <c r="J30" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K30" s="4" t="inlineStr">
         <is>
           <t>вулиця Героїв УПА, 16</t>
         </is>
       </c>
       <c r="L30" s="6" t="inlineStr">
         <is>
           <t>UA53020110010112104</t>
         </is>
       </c>
       <c r="M30" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N30" s="7"/>
       <c r="O30" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P30" s="4" t="inlineStr">
         <is>
           <t>(0536)757877</t>
         </is>
       </c>
       <c r="Q30" s="4"/>
       <c r="R30" s="4" t="inlineStr">
         <is>
           <t>znz25doc@gmail.com</t>
         </is>
       </c>
       <c r="S30" s="4" t="inlineStr">
         <is>
           <t>https://www.znz25.org.ua</t>
         </is>
       </c>
       <c r="T30" s="4" t="inlineStr">
         <is>
           <t>Директор Москалик Тетяна Олександрівна</t>
         </is>
       </c>
       <c r="U30" s="6" t="inlineStr">
         <is>
@@ -3644,51 +3644,51 @@
         </is>
       </c>
       <c r="J31" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K31" s="4" t="inlineStr">
         <is>
           <t>провулок Княжий, 3</t>
         </is>
       </c>
       <c r="L31" s="6" t="inlineStr">
         <is>
           <t>UA53020110010112104</t>
         </is>
       </c>
       <c r="M31" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P31" s="4" t="inlineStr">
         <is>
           <t>(067)5703920</t>
         </is>
       </c>
       <c r="Q31" s="4"/>
       <c r="R31" s="4" t="inlineStr">
         <is>
           <t>kremlit30@gmail.com</t>
         </is>
       </c>
       <c r="S31" s="4" t="inlineStr">
         <is>
           <t>http://olymp30.pp.ua</t>
         </is>
       </c>
       <c r="T31" s="4" t="inlineStr">
         <is>
           <t>Директор Шиян Ольга Миколаївна</t>
         </is>
       </c>
       <c r="U31" s="6" t="inlineStr">
         <is>
@@ -3757,51 +3757,51 @@
         </is>
       </c>
       <c r="J32" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K32" s="4" t="inlineStr">
         <is>
           <t>вулиця Героїв Маріуполя, 65</t>
         </is>
       </c>
       <c r="L32" s="6" t="inlineStr">
         <is>
           <t>UA53020110010112104</t>
         </is>
       </c>
       <c r="M32" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P32" s="4" t="inlineStr">
         <is>
           <t>(0536)758971</t>
         </is>
       </c>
       <c r="Q32" s="4"/>
       <c r="R32" s="4" t="inlineStr">
         <is>
           <t>kr.lyceum5@gmail.com</t>
         </is>
       </c>
       <c r="S32" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/lyceum5</t>
         </is>
       </c>
       <c r="T32" s="4" t="inlineStr">
         <is>
           <t>Директор Мірошніченко Ольга Вікторівна</t>
         </is>
       </c>
       <c r="U32" s="6" t="inlineStr">
         <is>
@@ -3870,51 +3870,51 @@
         </is>
       </c>
       <c r="J33" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K33" s="4" t="inlineStr">
         <is>
           <t>вулиця Олександра Білаша, 32</t>
         </is>
       </c>
       <c r="L33" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M33" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P33" s="4" t="inlineStr">
         <is>
           <t>(068)8494220</t>
         </is>
       </c>
       <c r="Q33" s="4"/>
       <c r="R33" s="4" t="inlineStr">
         <is>
           <t>gimnasiumsix@i.ua</t>
         </is>
       </c>
       <c r="S33" s="4" t="inlineStr">
         <is>
           <t>http://knvk6.pl.ua</t>
         </is>
       </c>
       <c r="T33" s="4" t="inlineStr">
         <is>
           <t>Директор Шаповал Олена Анатоліївна</t>
         </is>
       </c>
       <c r="U33" s="6" t="inlineStr">
         <is>
@@ -4092,51 +4092,51 @@
         </is>
       </c>
       <c r="J35" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K35" s="4" t="inlineStr">
         <is>
           <t>вулиця Івана Приходька, 110</t>
         </is>
       </c>
       <c r="L35" s="6" t="inlineStr">
         <is>
           <t>UA53020110010031694</t>
         </is>
       </c>
       <c r="M35" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N35" s="7"/>
       <c r="O35" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P35" s="4" t="inlineStr">
         <is>
           <t>(05366)60233</t>
         </is>
       </c>
       <c r="Q35" s="4"/>
       <c r="R35" s="4" t="inlineStr">
         <is>
           <t>sanatorij@meta.ua</t>
         </is>
       </c>
       <c r="S35" s="4"/>
       <c r="T35" s="4" t="inlineStr">
         <is>
           <t>Керівник Добрик Ганна Геннадіївна</t>
         </is>
       </c>
       <c r="U35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V35" s="6" t="inlineStr">
@@ -4427,51 +4427,51 @@
         </is>
       </c>
       <c r="J38" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K38" s="4" t="inlineStr">
         <is>
           <t>вулиця Лікаря Богаєвського, 13А</t>
         </is>
       </c>
       <c r="L38" s="6" t="inlineStr">
         <is>
           <t>UA53020110010031694</t>
         </is>
       </c>
       <c r="M38" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N38" s="7"/>
       <c r="O38" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P38" s="4" t="inlineStr">
         <is>
           <t>(067)5323172</t>
         </is>
       </c>
       <c r="Q38" s="4"/>
       <c r="R38" s="4" t="inlineStr">
         <is>
           <t>learnanddream@ukr.net</t>
         </is>
       </c>
       <c r="S38" s="4"/>
       <c r="T38" s="4" t="inlineStr">
         <is>
           <t>Директор Таровик Леся Віталіївна</t>
         </is>
       </c>
       <c r="U38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V38" s="6" t="inlineStr">
@@ -4536,95 +4536,97 @@
         </is>
       </c>
       <c r="J39" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K39" s="4" t="inlineStr">
         <is>
           <t>бульвар Українського Відродження, 4</t>
         </is>
       </c>
       <c r="L39" s="6" t="inlineStr">
         <is>
           <t>UA53020110010112104</t>
         </is>
       </c>
       <c r="M39" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N39" s="7"/>
       <c r="O39" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P39" s="4" t="inlineStr">
         <is>
           <t>(067)8990916</t>
         </is>
       </c>
       <c r="Q39" s="4"/>
       <c r="R39" s="4" t="inlineStr">
         <is>
           <t>kremen@itstep.org</t>
         </is>
       </c>
       <c r="S39" s="4" t="inlineStr">
         <is>
           <t>https://kremen.itstep.org/its-school</t>
         </is>
       </c>
       <c r="T39" s="4" t="inlineStr">
         <is>
           <t>Директор Бобер Ілона Михайлівна</t>
         </is>
       </c>
       <c r="U39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y39" s="5"/>
+      <c r="Y39" s="5" t="n">
+        <v>270</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="4" t="inlineStr">
         <is>
           <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ГІМНАЗІЯ "ЛАЙФ СКУЛ"</t>
         </is>
       </c>
       <c r="B40" s="5" t="n">
         <v>176458</v>
       </c>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>ТОВ "ГІМНАЗІЯ "ЛАЙФ СКУЛ"</t>
         </is>
       </c>
       <c r="E40" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -4649,95 +4651,97 @@
         </is>
       </c>
       <c r="J40" s="4" t="inlineStr">
         <is>
           <t>Кременчук, Полтавська область</t>
         </is>
       </c>
       <c r="K40" s="4" t="inlineStr">
         <is>
           <t>вулиця Миколи Татарулі, 16</t>
         </is>
       </c>
       <c r="L40" s="6" t="inlineStr">
         <is>
           <t>UA53020110010112104</t>
         </is>
       </c>
       <c r="M40" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N40" s="7"/>
       <c r="O40" s="4" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ОСВІТИ КРЕМЕНЧУЦЬКОЇ МІСЬКОЇ РАДИ КРЕМЕНЧУЦЬКОГО РАЙОНУ ПОЛТАВСЬКОЇ ОБЛАСТІ</t>
+          <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P40" s="4" t="inlineStr">
         <is>
           <t>(067)1230015</t>
         </is>
       </c>
       <c r="Q40" s="4"/>
       <c r="R40" s="4" t="inlineStr">
         <is>
           <t>ls.kremenchuk@gmail.com</t>
         </is>
       </c>
       <c r="S40" s="4" t="inlineStr">
         <is>
           <t>https://life-school.com.ua/</t>
         </is>
       </c>
       <c r="T40" s="4" t="inlineStr">
         <is>
           <t>Директор Омельян Марина Анатоліївна</t>
         </is>
       </c>
       <c r="U40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y40" s="5"/>
+      <c r="Y40" s="5" t="n">
+        <v>37</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:Y40"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>