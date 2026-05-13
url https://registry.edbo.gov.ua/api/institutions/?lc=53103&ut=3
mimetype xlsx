--- v1 (2025-12-16)
+++ v2 (2026-05-13)
@@ -427,51 +427,53 @@
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Литвиненко Олександр Сергійович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y2" s="5"/>
+      <c r="Y2" s="5" t="n">
+        <v>740</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Гадяцький ліцей №1 імені Олени Пчілки Гадяцької міської ради</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>138462</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Гадяцький ліцей №1 імені Олени Пчілки</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -540,51 +542,53 @@
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Смірнова Тетяна Юріївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y3" s="5"/>
+      <c r="Y3" s="5" t="n">
+        <v>900</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Гадяцький ліцей №3 імені Івана Виговського Гадяцької міської ради</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>138343</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Гадяцький ліцей № 3 імені Івана Виговського</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -653,51 +657,53 @@
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Ковінько Любов Іванівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y4" s="5"/>
+      <c r="Y4" s="5" t="n">
+        <v>870</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Гадяцький опорний ліцей імені Лесі Українки Гадяцької міської ради</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>138391</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Гадяцький опорний ліцей імені Лесі Українки</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -766,51 +772,53 @@
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Директор Борис Світлана Ярославівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y5" s="5"/>
+      <c r="Y5" s="5" t="n">
+        <v>1200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Гадяцький профільний ліцей імені Т.Г. Шевченка Полтавської обласної ради</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>144227</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>Гадяцький профільний ліцей</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>