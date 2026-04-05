--- v0 (2025-11-03)
+++ v1 (2026-04-05)
@@ -400,51 +400,51 @@
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., Роздільнянський р-н, с. Торосове</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління з питань освіти, культури та молодіжної політики Затишанської селищної ради Роздільнянського району Одеської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(04860)9-35-40</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>tschkola@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Годовенко Наталія Олексіївна</t>
+          <t>Директор Гулик Наталія Дмитрівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>