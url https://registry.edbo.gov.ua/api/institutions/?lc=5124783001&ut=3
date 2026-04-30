--- v0 (2025-10-30)
+++ v1 (2026-04-30)
@@ -388,63 +388,63 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Шевченка Т. Г., 24 Д</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA51060050110089162</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., Болградський р-н, с. Євгенівка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Буджацької селищної ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(04847)65233, (098)5048151</t>
+          <t>(04847)65233, (098)3650377</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>scholanna.kataman@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Коваржик Наталя Петрівна</t>
+          <t>Директор Коваржик Наталя Петрівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>