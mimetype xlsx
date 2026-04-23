--- v0 (2025-10-26)
+++ v1 (2026-04-23)
@@ -509,51 +509,51 @@
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., Болградський р-н, с. Ганнівка</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Буджацької селищної ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(096)3347216</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>024380@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4"/>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Димитрічак Тетяна Олександрівна</t>
+          <t>Завідувач філією Кушнір Світлана Василівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
   </sheetData>