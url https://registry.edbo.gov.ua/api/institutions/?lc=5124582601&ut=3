--- v0 (2025-11-03)
+++ v1 (2026-04-07)
@@ -480,51 +480,51 @@
           <t>школа</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>5124582601</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Одеська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>с. Михайлівка, Саратський район, Одеська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 144/а</t>
+          <t>вулиця Шкільна, 144-А</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA51040190070027180</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., Білгород-Дністровський р-н, с. Михайлівка</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, сім'ї, молоді та спорту Саратської селищної ради Білгород-Дністровського району Одеської області</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(04848)46140</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">