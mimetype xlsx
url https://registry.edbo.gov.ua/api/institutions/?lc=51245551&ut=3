--- v0 (2026-02-20)
+++ v1 (2026-05-22)
@@ -476,51 +476,51 @@
           <t>ліцей</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>5124555100</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Одеська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>смт Сарата, Саратський район, Одеська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця КРІСТІАНА ВЕРНЕРА, 85</t>
+          <t>вулиця Крістіана Вернера, 85</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA51040190010067512</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., Білгород-Дністровський р-н, с-ще Сарата</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, сім'ї, молоді та спорту Саратської селищної ради Білгород-Дністровського району Одеської області</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(04848)22289</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">