--- v0 (2025-12-07)
+++ v1 (2026-04-01)
@@ -2257,51 +2257,51 @@
       <c r="M19" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., Подільський р-н, с. Романівка</t>
         </is>
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді і спорту Ананьївської міської ради</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
           <t>(048)6362140</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
           <t>angimnaziya@gmail.com</t>
         </is>
       </c>
       <c r="S19" s="4"/>
       <c r="T19" s="4" t="inlineStr">
         <is>
-          <t>Директор Пасанецька Юлія Сергіївна</t>
+          <t>Директор Магденко Ганна Федорівна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
@@ -2442,84 +2442,84 @@
           <t>гімназія</t>
         </is>
       </c>
       <c r="G21" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H21" s="6" t="inlineStr">
         <is>
           <t>5120282803</t>
         </is>
       </c>
       <c r="I21" s="4" t="inlineStr">
         <is>
           <t>Одеська область</t>
         </is>
       </c>
       <c r="J21" s="4" t="inlineStr">
         <is>
           <t>с. Шелехове, Ананьївський район, Одеська область</t>
         </is>
       </c>
       <c r="K21" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лесі Українки, 189</t>
+          <t>вулиця Лесі Українки, 176а</t>
         </is>
       </c>
       <c r="L21" s="6" t="inlineStr">
         <is>
           <t>UA51120010290044795</t>
         </is>
       </c>
       <c r="M21" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., Подільський р-н, с. Шелехове</t>
         </is>
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді і спорту Ананьївської міської ради</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
           <t>(097)1411725</t>
         </is>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4" t="inlineStr">
         <is>
           <t>angimnaziya@gmail.com</t>
         </is>
       </c>
       <c r="S21" s="4"/>
       <c r="T21" s="4" t="inlineStr">
         <is>
-          <t>Директор Пасанецька Юлія Сергіївна</t>
+          <t>Директор Магденко Ганна Федорівна</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">