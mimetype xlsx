--- v1 (2026-02-20)
+++ v2 (2026-04-17)
@@ -1829,67 +1829,67 @@
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
           <t>вулиця Нахімова, 407</t>
         </is>
       </c>
       <c r="L15" s="6" t="inlineStr">
         <is>
           <t>UA51080030010072039</t>
         </is>
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Ізмаїл</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Одеської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
-          <t>(098)0662936</t>
+          <t>(097)4711654</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
-          <t>izm_vm_litsey@ukr.net</t>
+          <t>izm.vm.litsey@gmail.com</t>
         </is>
       </c>
       <c r="S15" s="4" t="inlineStr">
         <is>
           <t>http://izmvml.odessaedu.net</t>
         </is>
       </c>
       <c r="T15" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Стогнієнко Наталія Володимирівна</t>
+          <t>Директор Кошельник Людмила Сергіївна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">