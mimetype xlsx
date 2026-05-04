--- v2 (2026-01-31)
+++ v3 (2026-05-04)
@@ -428,677 +428,677 @@
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 3 міста Білгорода-Дністровського Одеської області</t>
+          <t>Гімназія № 2 міста Білгорода-Дністровського Одеської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
-        <v>147113</v>
+        <v>147342</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 3</t>
+          <t>Гімназія № 2</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>5110300000</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Одеська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Білгород-Дністровський, Одеська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Івана Франка, 9</t>
+          <t>вулиця Сергія Файнблата, 37</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA51040010010048834</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Білгород-Дністровський</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Білгород-Дністровської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(067)8451813</t>
+          <t>(067)8451812</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>25417126@bdmr.gov.ua</t>
+          <t>25417095@bdmr.gov.ua</t>
         </is>
       </c>
       <c r="S3" s="4"/>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Лимаренко Тетяна Петрівна</t>
+          <t>В.о. директора Коломійчук Василь Васильович</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 4 міста Білгорода-Дністровського Одеської області</t>
+          <t>Гімназія № 3 міста Білгорода-Дністровського Одеської області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>147139</v>
+        <v>147113</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 4</t>
+          <t>Гімназія № 3</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>5110300000</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Одеська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Білгород-Дністровський, Одеська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ізмаїльська, 130</t>
+          <t>вулиця Івана Франка, 9</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA51040010010048834</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Білгород-Дністровський</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Білгород-Дністровської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(067)8451814</t>
+          <t>(067)8451813</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>20988261@bdmr.gov.ua</t>
+          <t>25417126@bdmr.gov.ua</t>
         </is>
       </c>
       <c r="S4" s="4"/>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Богаченко Маргарита Володимирівна</t>
+          <t>В.о. директора Лимаренко Тетяна Петрівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 5 міста Білгорода-Дністровського Одеської області</t>
+          <t>Гімназія № 4 міста Білгорода-Дністровського Одеської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>147167</v>
+        <v>147139</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 5</t>
+          <t>Гімназія № 4</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>5110300000</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Одеська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Білгород-Дністровський, Одеська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Олімпійська, 18</t>
+          <t>вулиця Ізмаїльська, 130</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA51040010010048834</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Білгород-Дністровський</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Білгород-Дністровської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(067)8451815</t>
+          <t>(067)8451814</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
-      <c r="R5" s="4"/>
-[...4 lines deleted...]
-      </c>
+      <c r="R5" s="4" t="inlineStr">
+        <is>
+          <t>20988261@bdmr.gov.ua</t>
+        </is>
+      </c>
+      <c r="S5" s="4"/>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Дурманова Оксана Леонідівна</t>
+          <t>Директор Богаченко Маргарита Володимирівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 6 міста Білгорода-Дністровського Одеської області</t>
+          <t>Гімназія № 5 міста Білгорода-Дністровського Одеської області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>147140</v>
+        <v>147167</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 6</t>
+          <t>Гімназія № 5</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>5110300000</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Одеська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Білгород-Дністровський, Одеська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кишинівська, 74</t>
+          <t>вулиця Олімпійська, 18</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA51040010010048834</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Білгород-Дністровський</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Білгород-Дністровської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(067)8451819</t>
+          <t>(067)8451815</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
-      <c r="R6" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S6" s="4"/>
+      <c r="R6" s="4"/>
+      <c r="S6" s="4" t="inlineStr">
+        <is>
+          <t>bdschool5.at.ua</t>
+        </is>
+      </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Дімов Юрій Миколайович</t>
+          <t>Директор Дурманова Оксана Леонідівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 7 міста Білгорода-Дністровського Одеської області</t>
+          <t>Гімназія № 6 міста Білгорода-Дністровського Одеської області</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>136075</v>
+        <v>147140</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 7</t>
+          <t>Гімназія № 6</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>5110300000</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Одеська область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Білгород-Дністровський, Одеська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця Південна, 25</t>
+          <t>вулиця Кишинівська, 74</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA51040010010048834</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Білгород-Дністровський</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Білгород-Дністровської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(067)8451817</t>
+          <t>(067)8451819</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>20988278@bdmr.gov.ua</t>
+          <t>25417118@bdmr.gov.ua</t>
         </is>
       </c>
       <c r="S7" s="4"/>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Шмелькова Олена Олександрівна</t>
+          <t>Директор Дімов Юрій Миколайович</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №2 міста Білгорода-Дністровського Одеської області</t>
+          <t>Гімназія № 7 міста Білгорода-Дністровського Одеської області</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>147342</v>
+        <v>136075</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №2</t>
+          <t>Гімназія № 7</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>5110300000</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Одеська область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Білгород-Дністровський, Одеська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сергія Файнблата, 37</t>
+          <t>вулиця Південна, 25</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA51040010010048834</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Білгород-Дністровський</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Білгород-Дністровської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(067)8451812</t>
+          <t>(067)8451817</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>25417095@bdmr.gov.ua</t>
+          <t>20988278@bdmr.gov.ua</t>
         </is>
       </c>
       <c r="S8" s="4"/>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Коломійчук Василь Васильович</t>
+          <t>Директор Шмелькова Олена Олександрівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">