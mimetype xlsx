--- v1 (2026-03-05)
+++ v2 (2026-05-24)
@@ -1631,51 +1631,51 @@
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
           <t>(048)7266866</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
           <t>odesa58school@ukr.net</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
           <t>https://school58.prvo.od.ua</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Пономарьова Наталя Іванівна</t>
+          <t>В.о. директора Лепча Оксана Вікторівна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
@@ -3316,51 +3316,51 @@
       </c>
       <c r="L28" s="6" t="inlineStr">
         <is>
           <t>UA51100270010320268</t>
         </is>
       </c>
       <c r="M28" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N28" s="7"/>
       <c r="O28" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P28" s="4" t="inlineStr">
         <is>
           <t>(048)7363435</t>
         </is>
       </c>
       <c r="Q28" s="4"/>
       <c r="R28" s="4" t="inlineStr">
         <is>
-          <t>school35odessa@ukr.net</t>
+          <t>office@lyceum35.od.ukr.education</t>
         </is>
       </c>
       <c r="S28" s="4" t="inlineStr">
         <is>
           <t>https://lyceum35.prvo.od.ua</t>
         </is>
       </c>
       <c r="T28" s="4" t="inlineStr">
         <is>
           <t>Директор Арват Віктор Миколайович</t>
         </is>
       </c>
       <c r="U28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W28" s="6" t="inlineStr">
         <is>
           <t>ні</t>