--- v2 (2026-02-20)
+++ v3 (2026-05-22)
@@ -1865,51 +1865,51 @@
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
           <t>(048)7679955, (048)7930518, (094)8630518</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
           <t>economics1999@ukr.net</t>
         </is>
       </c>
       <c r="S15" s="4" t="inlineStr">
         <is>
           <t>https://l-economy.krvo.od.ua</t>
         </is>
       </c>
       <c r="T15" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Голтвян-Томачинська Ярослава Ростиславівна</t>
+          <t>Директор Голтвян-Томачинська Ярослава Ростиславівна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
@@ -4827,51 +4827,51 @@
       <c r="M41" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N41" s="7"/>
       <c r="O41" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Одеської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P41" s="4" t="inlineStr">
         <is>
           <t>(067)7520505</t>
         </is>
       </c>
       <c r="Q41" s="4"/>
       <c r="R41" s="4" t="inlineStr">
         <is>
           <t>novepokolinnya4@gmail.com</t>
         </is>
       </c>
       <c r="S41" s="4"/>
       <c r="T41" s="4" t="inlineStr">
         <is>
-          <t>Директор Донцова Марина Анатоліївна</t>
+          <t>Директор Петрова Ганна Миколаївна</t>
         </is>
       </c>
       <c r="U41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
@@ -5162,51 +5162,51 @@
       <c r="M44" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N44" s="7"/>
       <c r="O44" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Одеської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P44" s="4" t="inlineStr">
         <is>
           <t>(063)7278246</t>
         </is>
       </c>
       <c r="Q44" s="4"/>
       <c r="R44" s="4" t="inlineStr">
         <is>
           <t>nvkantarktika@ukr.net</t>
         </is>
       </c>
       <c r="S44" s="4"/>
       <c r="T44" s="4" t="inlineStr">
         <is>
-          <t>Директор Андріашина Тамара Дмитрівна</t>
+          <t>Директор Агаєва Поліна Дмитрівна</t>
         </is>
       </c>
       <c r="U44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">