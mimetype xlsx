--- v2 (2026-02-20)
+++ v3 (2026-04-21)
@@ -10411,51 +10411,51 @@
       </c>
       <c r="L91" s="6" t="inlineStr">
         <is>
           <t>UA51100270010320268</t>
         </is>
       </c>
       <c r="M91" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N91" s="7"/>
       <c r="O91" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P91" s="4" t="inlineStr">
         <is>
           <t>(048)7363435</t>
         </is>
       </c>
       <c r="Q91" s="4"/>
       <c r="R91" s="4" t="inlineStr">
         <is>
-          <t>school35odessa@ukr.net</t>
+          <t>office@lyceum35.od.ukr.education</t>
         </is>
       </c>
       <c r="S91" s="4" t="inlineStr">
         <is>
           <t>https://lyceum35.prvo.od.ua</t>
         </is>
       </c>
       <c r="T91" s="4" t="inlineStr">
         <is>
           <t>Директор Арват Віктор Миколайович</t>
         </is>
       </c>
       <c r="U91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -18286,467 +18286,471 @@
       <c r="U160" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V160" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W160" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X160" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y160" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ОДЕСЬКИЙ ЛІЦЕЙ "ГАРМОНІЯ - XXІ СТОЛІТТЯ"</t>
+          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ОДЕСЬКИЙ ЛІЦЕЙ "АЙК'Ю СКУЛ"</t>
         </is>
       </c>
       <c r="B161" s="5" t="n">
-        <v>149606</v>
+        <v>176582</v>
       </c>
       <c r="C161" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D161" s="4" t="inlineStr">
         <is>
-          <t>ПО (УЗ) "ОДЕСЬКИЙ ЛІЦЕЙ "ГАРМОНІЯ - XXІ СТОЛІТТЯ"</t>
+          <t>ЛІЦЕЙ "АЙК'Ю СКУЛ"</t>
         </is>
       </c>
       <c r="E161" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F161" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G161" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H161" s="6" t="inlineStr">
         <is>
-          <t>5110137300</t>
+          <t>5110100000</t>
         </is>
       </c>
       <c r="I161" s="4" t="inlineStr">
         <is>
           <t>Одеська область</t>
         </is>
       </c>
       <c r="J161" s="4" t="inlineStr">
         <is>
           <t>Одеса, Одеська область</t>
         </is>
       </c>
       <c r="K161" s="4" t="inlineStr">
         <is>
-          <t>вулиця Академіка Філатова, 84-А</t>
+          <t>провулок Травневий, 8/4</t>
         </is>
       </c>
       <c r="L161" s="6" t="inlineStr">
         <is>
-          <t>UA51100270010275193</t>
+          <t>UA51100270010076757</t>
         </is>
       </c>
       <c r="M161" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N161" s="7"/>
       <c r="O161" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Одеської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P161" s="4" t="inlineStr">
         <is>
-          <t>(048)7007003</t>
+          <t>(093)2732735</t>
         </is>
       </c>
       <c r="Q161" s="4"/>
       <c r="R161" s="4" t="inlineStr">
         <is>
-          <t>tg251503@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S161" s="4"/>
+          <t>igschool.kador@gmail.com</t>
+        </is>
+      </c>
+      <c r="S161" s="4" t="inlineStr">
+        <is>
+          <t>https://ig.in.ua/</t>
+        </is>
+      </c>
       <c r="T161" s="4" t="inlineStr">
         <is>
-          <t>Директор Спірідонова Тетяна Германівна</t>
+          <t>Директор Носуленко Марина Юріївна</t>
         </is>
       </c>
       <c r="U161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y161" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ОДЕСЬКИЙ ЛІЦЕЙ "МРІЯ"</t>
+          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ОДЕСЬКИЙ ЛІЦЕЙ "ГАРМОНІЯ - XXІ СТОЛІТТЯ"</t>
         </is>
       </c>
       <c r="B162" s="5" t="n">
-        <v>150472</v>
+        <v>149606</v>
       </c>
       <c r="C162" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D162" s="4" t="inlineStr">
         <is>
-          <t>ПО (УЗ) "ОДЕСЬКИЙ ЛІЦЕЙ"МРІЯ"</t>
+          <t>ПО (УЗ) "ОДЕСЬКИЙ ЛІЦЕЙ "ГАРМОНІЯ - XXІ СТОЛІТТЯ"</t>
         </is>
       </c>
       <c r="E162" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F162" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G162" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H162" s="6" t="inlineStr">
         <is>
           <t>5110137300</t>
         </is>
       </c>
       <c r="I162" s="4" t="inlineStr">
         <is>
           <t>Одеська область</t>
         </is>
       </c>
       <c r="J162" s="4" t="inlineStr">
         <is>
           <t>Одеса, Одеська область</t>
         </is>
       </c>
       <c r="K162" s="4" t="inlineStr">
         <is>
-          <t>вулиця Маршала Малиновського, 18 Б</t>
+          <t>вулиця Академіка Філатова, 84-А</t>
         </is>
       </c>
       <c r="L162" s="6" t="inlineStr">
         <is>
           <t>UA51100270010275193</t>
         </is>
       </c>
       <c r="M162" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N162" s="7"/>
       <c r="O162" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Одеської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P162" s="4" t="inlineStr">
         <is>
-          <t>(063)7351211, (048)7351211</t>
+          <t>(048)7007003</t>
         </is>
       </c>
       <c r="Q162" s="4"/>
       <c r="R162" s="4" t="inlineStr">
         <is>
-          <t>school@mriya.org.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>tg251503@gmail.com</t>
+        </is>
+      </c>
+      <c r="S162" s="4"/>
       <c r="T162" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Філюк Ольга Іванівна</t>
+          <t>Директор Спірідонова Тетяна Германівна</t>
         </is>
       </c>
       <c r="U162" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V162" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W162" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X162" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y162" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) ПРИВАТНА ЗАГАЛЬНООСВІТНЯ ШКОЛА ІІ-ІІІ СТУПЕНІВ "ПРІМА СКУЛ"</t>
+          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ОДЕСЬКИЙ ЛІЦЕЙ "МРІЯ"</t>
         </is>
       </c>
       <c r="B163" s="5" t="n">
-        <v>176531</v>
+        <v>150472</v>
       </c>
       <c r="C163" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D163" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНА ЗАГАЛЬНООСВІТНЯ ШКОЛА ІІ-ІІІ СТУПЕНІВ "ПРІМА СКУЛ"</t>
+          <t>ПО (УЗ) "ОДЕСЬКИЙ ЛІЦЕЙ"МРІЯ"</t>
         </is>
       </c>
       <c r="E163" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F163" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G163" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H163" s="6" t="inlineStr">
         <is>
-          <t>5110136900</t>
+          <t>5110137300</t>
         </is>
       </c>
       <c r="I163" s="4" t="inlineStr">
         <is>
           <t>Одеська область</t>
         </is>
       </c>
       <c r="J163" s="4" t="inlineStr">
         <is>
           <t>Одеса, Одеська область</t>
         </is>
       </c>
       <c r="K163" s="4" t="inlineStr">
         <is>
-          <t>вулиця Довга, 104</t>
+          <t>вулиця Маршала Малиновського, 18 Б</t>
         </is>
       </c>
       <c r="L163" s="6" t="inlineStr">
         <is>
-          <t>UA51100270010196805</t>
+          <t>UA51100270010275193</t>
         </is>
       </c>
       <c r="M163" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N163" s="7"/>
       <c r="O163" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Одеської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P163" s="4" t="inlineStr">
         <is>
-          <t>(050)3950940</t>
+          <t>(063)7351211, (048)7351211</t>
         </is>
       </c>
       <c r="Q163" s="4"/>
       <c r="R163" s="4" t="inlineStr">
         <is>
-          <t>info.prima.school@gmail.com</t>
+          <t>school@mriya.org.ua</t>
         </is>
       </c>
       <c r="S163" s="4" t="inlineStr">
         <is>
-          <t>Prima-school.com.ua</t>
+          <t>mriya.org.ua</t>
         </is>
       </c>
       <c r="T163" s="4" t="inlineStr">
         <is>
-          <t>Директор Танчук Інесса Версавіївна</t>
+          <t>В.о. директора Філюк Ольга Іванівна</t>
         </is>
       </c>
       <c r="U163" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V163" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W163" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X163" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y163" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) ПРИВАТНИЙ ЗАКЛАД "ОДЕСЬКА ПОЧАТКОВА ШКОЛА "ЛАДУСІ ПЛЮС"</t>
+          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) ПРИВАТНА ЗАГАЛЬНООСВІТНЯ ШКОЛА ІІ-ІІІ СТУПЕНІВ "ПРІМА СКУЛ"</t>
         </is>
       </c>
       <c r="B164" s="5" t="n">
-        <v>176584</v>
+        <v>176531</v>
       </c>
       <c r="C164" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D164" s="4" t="inlineStr">
         <is>
-          <t>ПО (УСТАНОВА, ЗАКЛАД) ПЗ "ОПШ "ЛАДУСІ ПЛЮС"</t>
+          <t>ПРИВАТНА ЗАГАЛЬНООСВІТНЯ ШКОЛА ІІ-ІІІ СТУПЕНІВ "ПРІМА СКУЛ"</t>
         </is>
       </c>
       <c r="E164" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F164" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G164" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H164" s="6" t="inlineStr">
         <is>
-          <t>5110100000</t>
+          <t>5110136900</t>
         </is>
       </c>
       <c r="I164" s="4" t="inlineStr">
         <is>
           <t>Одеська область</t>
         </is>
       </c>
       <c r="J164" s="4" t="inlineStr">
         <is>
           <t>Одеса, Одеська область</t>
         </is>
       </c>
       <c r="K164" s="4" t="inlineStr">
         <is>
-          <t>вулиця Львівська, 70</t>
+          <t>вулиця Довга, 104</t>
         </is>
       </c>
       <c r="L164" s="6" t="inlineStr">
         <is>
-          <t>UA51100270010076757</t>
+          <t>UA51100270010196805</t>
         </is>
       </c>
       <c r="M164" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N164" s="7"/>
       <c r="O164" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Одеської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P164" s="4" t="inlineStr">
         <is>
-          <t>(097)3078657</t>
+          <t>(050)3950940</t>
         </is>
       </c>
       <c r="Q164" s="4"/>
       <c r="R164" s="4" t="inlineStr">
         <is>
-          <t>rusnakvalya@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S164" s="4"/>
+          <t>info.prima.school@gmail.com</t>
+        </is>
+      </c>
+      <c r="S164" s="4" t="inlineStr">
+        <is>
+          <t>Prima-school.com.ua</t>
+        </is>
+      </c>
       <c r="T164" s="4" t="inlineStr">
         <is>
-          <t>Директор Соколова Катерина Сергіївна</t>
+          <t>Директор Танчук Інесса Версавіївна</t>
         </is>
       </c>
       <c r="U164" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V164" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W164" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X164" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y164" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="165">
@@ -19816,51 +19820,51 @@
       <c r="M174" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N174" s="7"/>
       <c r="O174" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Одеської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P174" s="4" t="inlineStr">
         <is>
           <t>(067)7520505</t>
         </is>
       </c>
       <c r="Q174" s="4"/>
       <c r="R174" s="4" t="inlineStr">
         <is>
           <t>novepokolinnya4@gmail.com</t>
         </is>
       </c>
       <c r="S174" s="4"/>
       <c r="T174" s="4" t="inlineStr">
         <is>
-          <t>Директор Донцова Марина Анатоліївна</t>
+          <t>Директор Петрова Ганна Миколаївна</t>
         </is>
       </c>
       <c r="U174" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V174" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W174" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X174" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y174" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="175">
@@ -20264,51 +20268,51 @@
       <c r="M178" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N178" s="7"/>
       <c r="O178" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Одеської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P178" s="4" t="inlineStr">
         <is>
           <t>(063)7278246</t>
         </is>
       </c>
       <c r="Q178" s="4"/>
       <c r="R178" s="4" t="inlineStr">
         <is>
           <t>nvkantarktika@ukr.net</t>
         </is>
       </c>
       <c r="S178" s="4"/>
       <c r="T178" s="4" t="inlineStr">
         <is>
-          <t>Директор Андріашина Тамара Дмитрівна</t>
+          <t>Директор Агаєва Поліна Дмитрівна</t>
         </is>
       </c>
       <c r="U178" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V178" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W178" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X178" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y178" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="179">