--- v0 (2025-10-21)
+++ v1 (2026-05-14)
@@ -330,51 +330,55 @@
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
           <t>Новокиївська гімназія Шевченківської сільської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>138258</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D2" s="4"/>
+      <c r="D2" s="4" t="inlineStr">
+        <is>
+          <t>Новокиївська гімназія</t>
+        </is>
+      </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>4825782901</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>