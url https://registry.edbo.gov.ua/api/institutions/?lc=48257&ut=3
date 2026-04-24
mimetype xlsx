--- v1 (2026-01-24)
+++ v2 (2026-04-24)
@@ -1110,51 +1110,51 @@
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Киселівський ліцей Первомайської селищної ради Миколаївського району Миколаївської області</t>
+          <t>Киселівський ліцей Заводської селищної ради Миколаївського району Миколаївської області</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
         <v>136308</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
           <t>Киселівський ліцей</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
@@ -1174,51 +1174,51 @@
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>с. Киселівка, Снігурівський район, Миколаївська область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
           <t>вулиця Нова, 6А</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA48060270040051876</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., Миколаївський р-н, с. Киселівка</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Первомайської селищної ради</t>
+          <t>Відділ освіти Заводської селищної ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
           <t>(066)7184703</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
           <t>kiselovka@ukr.net</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
           <t>http://kyselivka-school.edukit.mk.ua</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
           <t>Директор Кравченко Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
@@ -1534,51 +1534,51 @@
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Снігурівської міської ради</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
           <t>(066)5448173</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
           <t>novovasilivskazoh@ukr.net</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
           <t>http://novovasylivka-snig.edukit.mk.ua/</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Сорока Любов Михайлівна</t>
+          <t>Завідувач філією Очеретяний Євгеній Васильович</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
@@ -1671,51 +1671,51 @@
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад «Новопетрівська спеціальна школа» Снігурівського району Миколаївської обласної ради</t>
+          <t>Комунальний заклад "Новопетрівська спеціальна школа" Снігурівського району Миколаївської обласної ради</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
         <v>147626</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>КЗ "Новопетрівська СШ"</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа</t>
         </is>
       </c>
@@ -1788,115 +1788,115 @@
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>Новопетрівська гімназія з початковою школою та дошкільним підрозділом Широківської сільської ради Баштанського району Миколаївської області</t>
+          <t>Новопетрівська гімназія з початковою школою та дошкільним підрозділом Широківської селищної ради Баштанського району Миколаївської області</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
         <v>134850</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>Новопетрівська гімназія Широківської сільської ради</t>
+          <t>Новопетрівська гімназія Широківської селищної ради</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G15" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H15" s="6" t="inlineStr">
         <is>
           <t>4825783201</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr">
         <is>
           <t>с. Новопетрівка, Снігурівський район, Миколаївська область</t>
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
           <t>вулиця Центральна, 95</t>
         </is>
       </c>
       <c r="L15" s="6" t="inlineStr">
         <is>
           <t>UA48020230030029987</t>
         </is>
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., Баштанський р-н, с. Новопетрівка</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти та культури Широківської сільської ради Миколаївської області</t>
+          <t>Відділ освіти та культури Широківської селищної ради Миколаївської області</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
           <t>(095)3416512</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
           <t>novopetrivka95@ukr.net</t>
         </is>
       </c>
       <c r="S15" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/site/novopetrivskazos/administracia-skoli</t>
         </is>
       </c>
       <c r="T15" s="4" t="inlineStr">
         <is>
           <t>Директор Лубова Наталія Вікторівна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
@@ -2240,64 +2240,64 @@
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>Снігурівський ліцей № 3 Снігурівської міської ради Баштанського району Миколаївської області</t>
+          <t>Снігурівський ліцей №3 Снігурівської міської ради Баштанського району Миколаївської області</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
         <v>136255</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>Снігурівський ліцей № 3 Снігурівської міської ради</t>
+          <t>Снігурівський ліцей №3 Снігурівської міської ради</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G19" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H19" s="6" t="inlineStr">
         <is>
           <t>4825710100</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
@@ -2692,224 +2692,224 @@
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>Червонодолинський ліцей Широківської сільської ради Баштанського району Миколаївської області</t>
+          <t>Червонодолинський ліцей Широківської селищної ради Баштанського району Миколаївської області</t>
         </is>
       </c>
       <c r="B23" s="5" t="n">
         <v>136335</v>
       </c>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>Червонодолинський ліцей Широківської сільської ради</t>
+          <t>Червонодолинський ліцей Широківської селищної ради</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G23" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H23" s="6" t="inlineStr">
         <is>
           <t>4825785001</t>
         </is>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J23" s="4" t="inlineStr">
         <is>
           <t>с. Червона Долина, Снігурівський район, Миколаївська область</t>
         </is>
       </c>
       <c r="K23" s="4" t="inlineStr">
         <is>
           <t>вулиця Миру, 39</t>
         </is>
       </c>
       <c r="L23" s="6" t="inlineStr">
         <is>
           <t>UA48020230050056391</t>
         </is>
       </c>
       <c r="M23" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., Баштанський р-н, с. Червона Долина</t>
         </is>
       </c>
       <c r="N23" s="7"/>
       <c r="O23" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти та культури Широківської сільської ради Миколаївської області</t>
+          <t>Відділ освіти та культури Широківської селищної ради Миколаївської області</t>
         </is>
       </c>
       <c r="P23" s="4" t="inlineStr">
         <is>
           <t>(066)0739935</t>
         </is>
       </c>
       <c r="Q23" s="4"/>
       <c r="R23" s="4" t="inlineStr">
         <is>
           <t>chervonadolina.zosh@ukr.net</t>
         </is>
       </c>
       <c r="S23" s="4"/>
       <c r="T23" s="4" t="inlineStr">
         <is>
           <t>Директор Мушин Віктор Ярославович</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>Широківська початкова школа з дошкільним підрозділом Широківської сільської ради Баштанського району Миколаївської області</t>
+          <t>Широківська початкова школа з дошкільним підрозділом Широківської селищної ради Баштанського району Миколаївської області</t>
         </is>
       </c>
       <c r="B24" s="5" t="n">
         <v>137161</v>
       </c>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>Широківська початкова школа Широківської сільської ради</t>
+          <t>Широківська початкова школа Широківської селищної ради</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G24" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H24" s="6" t="inlineStr">
         <is>
           <t>4825785005</t>
         </is>
       </c>
       <c r="I24" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J24" s="4" t="inlineStr">
         <is>
           <t>с-ще Широке, Снігурівський район, Миколаївська область</t>
         </is>
       </c>
       <c r="K24" s="4" t="inlineStr">
         <is>
           <t>вулиця Садова, 36</t>
         </is>
       </c>
       <c r="L24" s="6" t="inlineStr">
         <is>
           <t>UA48020230010060096</t>
         </is>
       </c>
       <c r="M24" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., Баштанський р-н, с-ще Широке</t>
         </is>
       </c>
       <c r="N24" s="7"/>
       <c r="O24" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти та культури Широківської сільської ради Миколаївської області</t>
+          <t>Відділ освіти та культури Широківської селищної ради Миколаївської області</t>
         </is>
       </c>
       <c r="P24" s="4" t="inlineStr">
         <is>
           <t>(050)2050667</t>
         </is>
       </c>
       <c r="Q24" s="4"/>
       <c r="R24" s="4" t="inlineStr">
         <is>
           <t>shurokivskaschool@ukr.net</t>
         </is>
       </c>
       <c r="S24" s="4"/>
       <c r="T24" s="4" t="inlineStr">
         <is>
           <t>Директор Ткач Людмила Вячеславівна</t>
         </is>
       </c>
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">