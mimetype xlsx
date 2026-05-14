--- v1 (2026-02-13)
+++ v2 (2026-05-14)
@@ -388,51 +388,51 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Шевченка, 22 - а</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA48080070010068754</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., Первомайський р-н, с-ще Кам’яний Міст</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Кам'яномостівської селищної ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(05161)62619</t>
+          <t>(098)3721499</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>kammostschool@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://kammostschool.ucoz.ua/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Родіков Олександр Васильович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>