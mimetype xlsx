--- v1 (2026-01-22)
+++ v2 (2026-04-22)
@@ -638,51 +638,51 @@
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Козирський ліцей Радсадівської сільської ради Миколаївського району Миколаївської області</t>
+          <t>Козирський ліцей Радісносадівської селищної ради Миколаївського району Миколаївської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>138998</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Козирський ліцей</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
@@ -702,51 +702,51 @@
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>с. Козирка, Очаківський район, Миколаївська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
           <t>вулиця Шкільна, 1-в</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA48060290030092938</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., Миколаївський р-н, с. Козирка</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді, спорту та туризму Радсадівської сільської ради</t>
+          <t>Відділ освіти, культури, молоді, спорту та туризму Радісносадівської селищної ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>(05154)92-3-49</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>kozirkach@gmail.com</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>http://ksschool.org.ua</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Директор Мацокіна Оксана Олександрівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>