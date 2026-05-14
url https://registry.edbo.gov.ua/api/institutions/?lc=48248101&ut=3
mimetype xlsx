--- v0 (2025-10-21)
+++ v1 (2026-05-14)
@@ -614,62 +614,62 @@
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>вулиця Гайдамацька, 7</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA48060210010099689</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., Миколаївський р-н, м. Нова Одеса</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Новоодеської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(05167)28330</t>
+          <t>(068)0834793</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>n.o._school_3@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
-          <t>http://nosch3.ucoz.com</t>
+          <t>https://sites.google.com/view/novaodesa-lyceum3</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Кремняк Людмила Миколаївна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>