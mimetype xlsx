--- v0 (2025-12-10)
+++ v1 (2026-05-14)
@@ -370,52 +370,60 @@
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>4824284201</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Трихати, Миколаївський район, Миколаївська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця ім. Степанової Валентини, 41</t>
         </is>
       </c>
-      <c r="L2" s="6"/>
-      <c r="M2" s="4"/>
+      <c r="L2" s="6" t="inlineStr">
+        <is>
+          <t>UA48060230100069218</t>
+        </is>
+      </c>
+      <c r="M2" s="4" t="inlineStr">
+        <is>
+          <t>Миколаївська обл., Миколаївський р-н, с. Трихати</t>
+        </is>
+      </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді, спорту та туризму Ольшанської селищної ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(068)0881825</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>trihaty41@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://trihaty-school.at.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Задвірний Олександр Петрович</t>