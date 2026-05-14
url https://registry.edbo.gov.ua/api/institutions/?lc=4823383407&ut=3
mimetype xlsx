--- v0 (2025-12-08)
+++ v1 (2026-05-14)
@@ -319,51 +319,51 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Костянтинівська гімназія (зі структурними підрозділами початкова школа та дошкільний підрозділ) Первомайської селищної ради Миколаївського району Миколаївської області</t>
+          <t>Костянтинівська гімназія (зі структурними підрозділами початкова школа та дошкільний підрозділ Заводської селищної ради Миколаївського району Миколаївської області ) Первомайської селищної ради Миколаївського району Миколаївської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>141739</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>Костянтинівська гімназія</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
@@ -383,51 +383,51 @@
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Костянтинівка, Вітовський район, Миколаївська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Шкільна, 11</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA48060270050010947</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., Миколаївський р-н, с. Костянтинівка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Первомайської селищної ради</t>
+          <t>Відділ освіти Заводської селищної ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(0512)68-48-52</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>konstantinnvk@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t> немає немає</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">