--- v0 (2025-10-17)
+++ v1 (2026-05-14)
@@ -388,51 +388,51 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Центральна, 36</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA48040110070012164</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., Вознесенський р-н, с. Щербані</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Дорошівської сільської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(05134)93213</t>
+          <t>(067)1025848</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>sherbani.voz@i.ua</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://scherbani.edukit.mk.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Устич Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>