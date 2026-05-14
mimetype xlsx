--- v0 (2025-10-29)
+++ v1 (2026-05-14)
@@ -388,51 +388,51 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Свірьопкіна, 113</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA48040110010042912</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., Вознесенський р-н, с. Дорошівка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Дорошівської сільської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(05134)94-1-19</t>
+          <t>(099)0813622</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>doroshivkazosh@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://doroshivka.school.org.ua/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Коврига Олександр Олександрович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>