--- v0 (2025-10-17)
+++ v1 (2026-05-14)
@@ -388,51 +388,51 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Димитрова, 11</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA48040110020054184</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., Вознесенський р-н, с. Білоусівка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Дорошівської сільської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(05134)92-2-90</t>
+          <t>(099)5520899</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>bilousivska.zosh@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>https://bilousivskashkola.wixsite.com/bilousivka</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Звєкова Наталія Олександрівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>