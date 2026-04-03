--- v0 (2026-01-02)
+++ v1 (2026-04-03)
@@ -1966,51 +1966,51 @@
       <c r="M16" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., Баштанський р-н, с. Новоіванівка</t>
         </is>
       </c>
       <c r="N16" s="7"/>
       <c r="O16" s="4" t="inlineStr">
         <is>
           <t>Відділи освіти, молоді та спорту виконавчого комітету Баштанської міської ради</t>
         </is>
       </c>
       <c r="P16" s="4" t="inlineStr">
         <is>
           <t>(05158)93717</t>
         </is>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="4" t="inlineStr">
         <is>
           <t>ivanschool2015@gmail.com</t>
         </is>
       </c>
       <c r="S16" s="4"/>
       <c r="T16" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Хобзей Микола Степанович</t>
+          <t>Завідувач філією Тітенко Ольга Анатоліївна</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">