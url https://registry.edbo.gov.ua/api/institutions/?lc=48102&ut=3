--- v2 (2026-03-30)
+++ v3 (2026-05-14)
@@ -427,51 +427,53 @@
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Осипова Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y2" s="5"/>
+      <c r="Y2" s="5" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Вознесенська гімназія №4 Вознесенської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>135185</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Вознесенська гімназія №4 Вознесенської МР</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -540,51 +542,53 @@
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Кричанова Альвіна Анатоліївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y3" s="5"/>
+      <c r="Y3" s="5" t="n">
+        <v>620</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Вознесенська гімназія №5 Вознесенської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>135397</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Вознесенська гімназія №5 Вознесенської МР</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -653,51 +657,53 @@
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Варзар Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y4" s="5"/>
+      <c r="Y4" s="5" t="n">
+        <v>690</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Вознесенська гімназія №6 Вознесенської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>135513</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Вознесенська гімназія №6 Вознесенської МР</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -766,51 +772,53 @@
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Директор Токарєв Юрій Олександрович</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y5" s="5"/>
+      <c r="Y5" s="5" t="n">
+        <v>814</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Вознесенська гімназія №7 Вознесенської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>136659</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>Вознесенська гімназія №7 Вознесенської МР</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -879,51 +887,53 @@
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>Директор Новак Ольга Михайлівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y6" s="5"/>
+      <c r="Y6" s="5" t="n">
+        <v>384</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Вознесенська загальноосвітня школа І-ІІІ ступенів №2 Вознесенської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>135527</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>Вознесенська ЗОШ №2 Вознесенської МР</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -992,277 +1002,283 @@
       <c r="T7" s="4" t="inlineStr">
         <is>
           <t>Директор Волков Олександр Володимирович</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y7" s="5"/>
+      <c r="Y7" s="5" t="n">
+        <v>600</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Вознесенський ліцей № 8 Вознесенської міської ради Миколаївської області</t>
+          <t>Вознесенський ліцей №10 Вознесенської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>135692</v>
+        <v>135566</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>Вознесенський ліцей № 8 ВМР</t>
+          <t>Вознесенський ліцей №10 ВМР</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>4810200000</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Вознесенськ, Миколаївська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сухомлинського, 8</t>
+          <t>провулок Костенка, 1</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA48040070010053688</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Вознесенськ</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Вознесенської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(05134)57403</t>
+          <t>(05134)32631</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>vozn_zosh8@ukr.net</t>
+          <t>school10vozn@ukr.net</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
-          <t>http://voznesensk-school8.mirshkol.com</t>
+          <t>http://school10voznesensk.jimdo.com</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Кушнір Тетяна Анатоліївна</t>
+          <t>Директор Терзілова Людмила Миколаївна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y8" s="5"/>
+      <c r="Y8" s="5" t="n">
+        <v>1032</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Вознесенський ліцей №10 Вознесенської міської ради Миколаївської області</t>
+          <t>Вознесенський ліцей №8 Вознесенської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>135566</v>
+        <v>135692</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>Вознесенський ліцей №10 ВМР</t>
+          <t>Вознесенський ліцей №8 ВМР</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>4810200000</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Вознесенськ, Миколаївська область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>провулок Костенка, 1</t>
+          <t>вулиця Сухомлинського, 8</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA48040070010053688</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Вознесенськ</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Вознесенської міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(05134)32631</t>
+          <t>(05134)57403</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>school10vozn@ukr.net</t>
+          <t>vozn_zosh8@ukr.net</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
-          <t>http://school10voznesensk.jimdo.com</t>
+          <t>http://voznesensk-school8.mirshkol.com</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Терзілова Людмила Миколаївна</t>
+          <t>Директор Кушнір Тетяна Анатоліївна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y9" s="5"/>
+      <c r="Y9" s="5" t="n">
+        <v>810</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Вознесенський ліцей імені Тараса Шевченка Вознесенської міської ради</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>135215</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t>Вознесенський ліцей імені Т. Шевченка</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1331,51 +1347,53 @@
       <c r="T10" s="4" t="inlineStr">
         <is>
           <t>Директор Дворецька Лариса Іванівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y10" s="5"/>
+      <c r="Y10" s="5" t="n">
+        <v>660</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Вознесенський ліцей "Інсайт" Вознесенської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
         <v>135677</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>Вознесенський ліцей «Інсайт»</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1444,51 +1462,53 @@
       <c r="T11" s="4" t="inlineStr">
         <is>
           <t>Директор Гурмаза Оксана Володимирівна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y11" s="5"/>
+      <c r="Y11" s="5" t="n">
+        <v>120</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>Вознесенський навчально-виховний комплекс "Загальноосвітній навчальний заклад І ступеня №9 - дошкільний навчальний заклад №16" Вознесенської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
         <v>147032</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>Вознесенський НВК "ЗОНЗ І ст. №9 - ДНЗ №16"</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1610,51 +1630,51 @@
           <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H13" s="6" t="inlineStr">
         <is>
           <t>4810200000</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <t>Вознесенськ, Миколаївська область</t>
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
-          <t>вулиця Пушкінська, 30</t>
+          <t>вулиця Софіївська, 30</t>
         </is>
       </c>
       <c r="L13" s="6" t="inlineStr">
         <is>
           <t>UA48040070010053688</t>
         </is>
       </c>
       <c r="M13" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Вознесенськ</t>
         </is>
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Миколаївської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
           <t>(05134)32629</t>
         </is>
       </c>
       <c r="Q13" s="4" t="inlineStr">
         <is>