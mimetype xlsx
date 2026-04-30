--- v1 (2026-02-13)
+++ v2 (2026-04-30)
@@ -319,257 +319,257 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад «Миколаївський обласний академічний ліцей «Адміральський» Миколаївської обласної ради</t>
+          <t>Комунальний заклад "Миколаївська спеціальна школа №3" Миколаївської обласної ради</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
-        <v>137373</v>
+        <v>137760</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>КЗ МОАЛ «Адміральський» МОР</t>
+          <t>КЗ "Миколаївська СШ №3"</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>4810137200</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Адміральська, 4 Б</t>
+          <t>вулиця Котельна, 117</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA48060150010443183</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Миколаївської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(0512)378257</t>
+          <t>(0512)767080</t>
         </is>
       </c>
       <c r="Q2" s="4" t="inlineStr">
         <is>
-          <t>(0512)378257</t>
+          <t>(0512)767080</t>
         </is>
       </c>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>shkola_i4@ukr.net</t>
+          <t>shkola_i3@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>https://mykolayiv.wixsite.com/boarding-school-4</t>
+          <t>https://specialschool3.com.ua/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Гуріна Анжела Миколаївна</t>
+          <t>В.о. директора Воробйова Світлана Анатоліївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Миколаївська спеціальна школа №3" Миколаївської обласної ради</t>
+          <t>Комунальний заклад "Миколаївський обласний академічний ліцей "Адміральський" Миколаївської обласної ради</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
-        <v>137760</v>
+        <v>137373</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Миколаївська СШ №3"</t>
+          <t>КЗ МОАЛ "Адміральський" МОР</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>4810137200</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Котельна, 117</t>
+          <t>вулиця Адміральська, 4-Б</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA48060150010443183</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Миколаївської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(0512)767080</t>
+          <t>(0512)378257</t>
         </is>
       </c>
       <c r="Q3" s="4" t="inlineStr">
         <is>
-          <t>(0512)767080</t>
+          <t>(0512)378257</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>shkola_i3@ukr.net</t>
+          <t>shkola_i4@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
-          <t>https://specialschool3.com.ua/</t>
+          <t>https://mykolayiv.wixsite.com/boarding-school-4</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Воробйова Світлана Анатоліївна</t>
+          <t>В.о. директора Гуріна Анжела Миколаївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">