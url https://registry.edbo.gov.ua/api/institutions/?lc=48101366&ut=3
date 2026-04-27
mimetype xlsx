--- v1 (2026-03-13)
+++ v2 (2026-04-27)
@@ -319,51 +319,51 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад «Миколаївська спеціальна школа №2» Миколаївської обласної ради</t>
+          <t>Комунальний заклад "Миколаївська спеціальна школа №2" Миколаївської обласної ради</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>137422</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>КЗ "Миколаївська СШ №2"</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа</t>
         </is>
       </c>
@@ -436,51 +436,51 @@
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад «Миколаївська спеціальна школа №6» Миколаївської обласної ради</t>
+          <t>Комунальний заклад "Миколаївська спеціальна школа №6" Миколаївської обласної ради</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>147672</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>КЗ Миколаївська СШ №6</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа</t>
         </is>
       </c>