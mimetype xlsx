--- v2 (2026-02-13)
+++ v3 (2026-05-14)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$77</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$76</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
@@ -153,51 +153,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y77"/>
+  <dimension ref="A1:Y76"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="25"/>
@@ -319,99 +319,99 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад «Миколаївська спеціальна школа №1» Миколаївської обласної ради</t>
+          <t>Комунальний заклад "Миколаївська спеціальна школа №1" Миколаївської обласної ради</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>135258</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>КЗ "Миколаївська СШ №1"</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>4810100000</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця 8Березня, 53</t>
+          <t>вулиця 8 Березня, 53</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA48060150010035747</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Миколаївської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(0512)47-76-51</t>
         </is>
       </c>
       <c r="Q2" s="4" t="inlineStr">
         <is>
@@ -436,51 +436,51 @@
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад «Миколаївська спеціальна школа №2» Миколаївської обласної ради</t>
+          <t>Комунальний заклад "Миколаївська спеціальна школа №2" Миколаївської обласної ради</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>137422</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>КЗ "Миколаївська СШ №2"</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа</t>
         </is>
       </c>
@@ -553,608 +553,608 @@
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад «Миколаївська спеціальна школа №6» Миколаївської обласної ради</t>
+          <t>Комунальний заклад "Миколаївська спеціальна школа №3" Миколаївської обласної ради</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>147672</v>
+        <v>137760</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>КЗ Миколаївська СШ №6</t>
+          <t>КЗ "Миколаївська СШ №3"</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
-          <t>4810136600</t>
+          <t>4810137200</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>вулиця Рибна, 95</t>
+          <t>вулиця Котельна, 117</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010393291</t>
+          <t>UA48060150010443183</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Миколаївської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(0512)589311</t>
+          <t>(0512)767080</t>
         </is>
       </c>
       <c r="Q4" s="4" t="inlineStr">
         <is>
-          <t>(0512)589310</t>
+          <t>(0512)767080</t>
         </is>
       </c>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>mykolaivska.szoshi6@gmail.com</t>
+          <t>shkola_i3@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
-          <t>www.internat6.mk.sch.in.ua</t>
+          <t>https://specialschool3.com.ua/</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Селіванова-Зеркаль Ірина Олександрівна</t>
+          <t>В.о. директора Воробйова Світлана Анатоліївна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад «Миколаївський обласний академічний ліцей «Адміральський» Миколаївської обласної ради</t>
+          <t>Комунальний заклад "Миколаївська спеціальна школа №6" Миколаївської обласної ради</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>137373</v>
+        <v>147672</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>КЗ МОАЛ «Адміральський» МОР</t>
+          <t>КЗ Миколаївська СШ №6</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
-          <t>4810137200</t>
+          <t>4810136600</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Адміральська, 4 Б</t>
+          <t>вулиця Рибна, 95</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010443183</t>
+          <t>UA48060150010393291</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Миколаївської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(0512)378257</t>
+          <t>(0512)589311</t>
         </is>
       </c>
       <c r="Q5" s="4" t="inlineStr">
         <is>
-          <t>(0512)378257</t>
+          <t>(0512)589310</t>
         </is>
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>shkola_i4@ukr.net</t>
+          <t>mykolaivska.szoshi6@gmail.com</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>https://mykolayiv.wixsite.com/boarding-school-4</t>
+          <t>www.internat6.mk.sch.in.ua</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Гуріна Анжела Миколаївна</t>
+          <t>В.о. директора Селіванова-Зеркаль Ірина Олександрівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад «Миколаївський обласний академічний ліцей «Відродження» Миколаївської обласної ради</t>
+          <t>Комунальний заклад "Миколаївський обласний академічний ліцей "Адміральський" Миколаївської обласної ради</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>137423</v>
+        <v>137373</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>КЗ МОАЛ «Відродження» МОР</t>
+          <t>КЗ МОАЛ "Адміральський" МОР</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
-          <t>4810136300</t>
+          <t>4810137200</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Курортна, 14-А</t>
+          <t>вулиця Адміральська, 4-Б</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010139573</t>
+          <t>UA48060150010443183</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Миколаївської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(0512)441751</t>
+          <t>(0512)378257</t>
         </is>
       </c>
       <c r="Q6" s="4" t="inlineStr">
         <is>
-          <t>(0512)441751</t>
+          <t>(0512)378257</t>
         </is>
       </c>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>internatschool7@ukr.net</t>
+          <t>shkola_i4@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>http://internat-myk-wk.at.ua</t>
+          <t>https://mykolayiv.wixsite.com/boarding-school-4</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Макарова Галина Олександрівна</t>
+          <t>В.о. директора Гуріна Анжела Миколаївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад «Миколаївський спортивний ліцей» Миколаївської обласної ради</t>
+          <t>Комунальний заклад "Миколаївський обласний академічний ліцей "Відродження" Миколаївської обласної ради</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>137642</v>
+        <v>137423</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>КЗ «Миколаївський спортивний ліцей»</t>
+          <t>КЗ МОАЛ «Відродження» МОР</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
-          <t>спортивний ліцей</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
-          <t>4810136900</t>
+          <t>4810136300</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>проспект Миру, 15</t>
+          <t>вулиця Курортна, 14-А</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010235917</t>
+          <t>UA48060150010139573</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Миколаївської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(0512)647524</t>
+          <t>(0512)441751</t>
         </is>
       </c>
       <c r="Q7" s="4" t="inlineStr">
         <is>
-          <t>(0512)647525</t>
+          <t>(0512)441751</t>
         </is>
       </c>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>mykolaivsportlicey@ukr.net</t>
+          <t>internatschool7@ukr.net</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
-          <t>http://kznikolaev.cx.ua</t>
+          <t>http://internat-myk-wk.at.ua</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Лисенко Валерій Миколайович</t>
+          <t>В.о. директора Макарова Галина Олександрівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Миколаївська спеціальна школа №3" Миколаївської обласної ради</t>
+          <t>Комунальний заклад "Миколаївський спортивний ліцей" Миколаївської обласної ради</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>137760</v>
+        <v>137642</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Миколаївська СШ №3"</t>
+          <t>КЗ "Миколаївський спортивний ліцей"</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>спортивний ліцей</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
-          <t>4810137200</t>
+          <t>4810136900</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>вулиця Котельна, 117</t>
+          <t>проспект Миру, 15</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010443183</t>
+          <t>UA48060150010235917</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Миколаївської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(0512)767080</t>
+          <t>(0512)647524</t>
         </is>
       </c>
       <c r="Q8" s="4" t="inlineStr">
         <is>
-          <t>(0512)767080</t>
+          <t>(0512)647525</t>
         </is>
       </c>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>shkola_i3@ukr.net</t>
+          <t>mykolaivsportlicey@ukr.net</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
-          <t>https://specialschool3.com.ua/</t>
+          <t>http://kznikolaev.cx.ua</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Воробйова Світлана Анатоліївна</t>
+          <t>В.о. директора Лисенко Валерій Миколайович</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
@@ -5554,3270 +5554,3153 @@
       <c r="U48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y48" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="4" t="inlineStr">
         <is>
-          <t>Миколаївська загальноосвітня школа-інтернат І-ІІІ ступенів № 3 Миколаївської обласної ради</t>
+          <t>Миколаївська спеціальна школа для дітей з порушеннями зору Миколаївської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B49" s="5" t="n">
-        <v>137374</v>
+        <v>145771</v>
       </c>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
-          <t>Миколаївська ЗОШІ № 3</t>
+          <t>спеціальна школа для дітей з порушеннями зору</t>
         </is>
       </c>
       <c r="E49" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
-          <t>школа-інтернат</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G49" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H49" s="6" t="inlineStr">
         <is>
-          <t>4810136300</t>
+          <t>4810136900</t>
         </is>
       </c>
       <c r="I49" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J49" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K49" s="4" t="inlineStr">
         <is>
-          <t>вулиця 1-а Слобідська, 74</t>
+          <t>проспект Миру, 21 "В"</t>
         </is>
       </c>
       <c r="L49" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010139573</t>
+          <t>UA48060150010235917</t>
         </is>
       </c>
       <c r="M49" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N49" s="7"/>
       <c r="O49" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Миколаївської обласної державної адміністрації</t>
+          <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P49" s="4" t="inlineStr">
         <is>
-          <t>(0512)535673</t>
-[...6 lines deleted...]
-      </c>
+          <t>(0512)449384</t>
+        </is>
+      </c>
+      <c r="Q49" s="4"/>
       <c r="R49" s="4" t="inlineStr">
         <is>
-          <t>schoolinternat3@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>msnvk@ukr.net</t>
+        </is>
+      </c>
+      <c r="S49" s="4"/>
       <c r="T49" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Костенко Ірина Вікторівна</t>
+          <t>В.о. директора Могильникова Антоніна Дмитрівна</t>
         </is>
       </c>
       <c r="U49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X49" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y49" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="4" t="inlineStr">
         <is>
-          <t>Миколаївська спеціальна школа для дітей з порушеннями зору Миколаївської міської ради Миколаївської області</t>
+          <t>Миколаївський ліцей «Академія дитячої творчості» Миколаївської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B50" s="5" t="n">
-        <v>145771</v>
+        <v>145689</v>
       </c>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа для дітей з порушеннями зору</t>
+          <t>МЛ АДТ ММР</t>
         </is>
       </c>
       <c r="E50" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G50" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H50" s="6" t="inlineStr">
         <is>
           <t>4810136900</t>
         </is>
       </c>
       <c r="I50" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J50" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K50" s="4" t="inlineStr">
         <is>
-          <t>проспект Миру, 21 "В"</t>
+          <t>вулиця Паркова, 36</t>
         </is>
       </c>
       <c r="L50" s="6" t="inlineStr">
         <is>
           <t>UA48060150010235917</t>
         </is>
       </c>
       <c r="M50" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N50" s="7"/>
       <c r="O50" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P50" s="4" t="inlineStr">
         <is>
-          <t>(0512)449384</t>
+          <t>(0512)40-75-53</t>
         </is>
       </c>
       <c r="Q50" s="4"/>
       <c r="R50" s="4" t="inlineStr">
         <is>
-          <t>msnvk@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S50" s="4"/>
+          <t>nss.artacademy@gmail.com</t>
+        </is>
+      </c>
+      <c r="S50" s="4" t="inlineStr">
+        <is>
+          <t>http://artacademy.org.ua/</t>
+        </is>
+      </c>
       <c r="T50" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Могильникова Антоніна Дмитрівна</t>
+          <t>Директор Матвєєва Ганна Дмитрівна</t>
         </is>
       </c>
       <c r="U50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y50" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="4" t="inlineStr">
         <is>
-          <t>Миколаївський ліцей «Академія дитячої творчості» Миколаївської міської ради Миколаївської області</t>
+          <t>Миколаївський ліцей №19 Миколаївської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B51" s="5" t="n">
-        <v>145689</v>
+        <v>145602</v>
       </c>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
-          <t>МЛ АДТ ММР</t>
+          <t>МЛ №19 ММР</t>
         </is>
       </c>
       <c r="E51" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G51" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H51" s="6" t="inlineStr">
         <is>
           <t>4810136900</t>
         </is>
       </c>
       <c r="I51" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J51" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K51" s="4" t="inlineStr">
         <is>
-          <t>вулиця Паркова, 36</t>
+          <t>вулиця Передова, 11-А</t>
         </is>
       </c>
       <c r="L51" s="6" t="inlineStr">
         <is>
           <t>UA48060150010235917</t>
         </is>
       </c>
       <c r="M51" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N51" s="7"/>
       <c r="O51" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P51" s="4" t="inlineStr">
         <is>
-          <t>(0512)40-75-53</t>
+          <t>(0512)40-72-99</t>
         </is>
       </c>
       <c r="Q51" s="4"/>
       <c r="R51" s="4" t="inlineStr">
         <is>
-          <t>nss.artacademy@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>mzosh19@gmail.com</t>
+        </is>
+      </c>
+      <c r="S51" s="4"/>
       <c r="T51" s="4" t="inlineStr">
         <is>
-          <t>Директор Матвєєва Ганна Дмитрівна</t>
+          <t>Директор Ільїн Олексій Олексійович</t>
         </is>
       </c>
       <c r="U51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y51" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="4" t="inlineStr">
         <is>
-          <t>Миколаївський ліцей №19 Миколаївської міської ради Миколаївської області</t>
+          <t>Миколаївський ліцей №2 Миколаївської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B52" s="5" t="n">
-        <v>145602</v>
+        <v>145344</v>
       </c>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
-          <t>МЛ №19 ММР</t>
+          <t>МЛ №2 ММР</t>
         </is>
       </c>
       <c r="E52" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G52" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H52" s="6" t="inlineStr">
         <is>
-          <t>4810136900</t>
+          <t>4810137200</t>
         </is>
       </c>
       <c r="I52" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J52" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K52" s="4" t="inlineStr">
         <is>
-          <t>вулиця Передова, 11-А</t>
+          <t>вулиця Адміральська, 24</t>
         </is>
       </c>
       <c r="L52" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010235917</t>
+          <t>UA48060150010443183</t>
         </is>
       </c>
       <c r="M52" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N52" s="7"/>
       <c r="O52" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P52" s="4" t="inlineStr">
         <is>
-          <t>(0512)40-72-99</t>
+          <t>(0512)37-22-46</t>
         </is>
       </c>
       <c r="Q52" s="4"/>
       <c r="R52" s="4" t="inlineStr">
         <is>
-          <t>mzosh19@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S52" s="4"/>
+          <t>nikgimnaziya2@gmail.com</t>
+        </is>
+      </c>
+      <c r="S52" s="4" t="inlineStr">
+        <is>
+          <t>http://gymnasiya2.org.ua/</t>
+        </is>
+      </c>
       <c r="T52" s="4" t="inlineStr">
         <is>
-          <t>Директор Ільїн Олексій Олексійович</t>
+          <t>Директор Федоренко Володимир Олександрович</t>
         </is>
       </c>
       <c r="U52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y52" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="4" t="inlineStr">
         <is>
-          <t>Миколаївський ліцей №2 Миколаївської міської ради Миколаївської області</t>
+          <t>Миколаївський ліцей №22 Миколаївської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B53" s="5" t="n">
-        <v>145344</v>
+        <v>145611</v>
       </c>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>МЛ №2 ММР</t>
+          <t>МЛ №22 ММР</t>
         </is>
       </c>
       <c r="E53" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G53" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H53" s="6" t="inlineStr">
         <is>
-          <t>4810137200</t>
+          <t>4810136300</t>
         </is>
       </c>
       <c r="I53" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J53" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K53" s="4" t="inlineStr">
         <is>
-          <t>вулиця Адміральська, 24</t>
+          <t>вулиця Робоча, 8</t>
         </is>
       </c>
       <c r="L53" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010443183</t>
+          <t>UA48060150010139573</t>
         </is>
       </c>
       <c r="M53" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N53" s="7"/>
       <c r="O53" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P53" s="4" t="inlineStr">
         <is>
-          <t>(0512)37-22-46</t>
+          <t>(0512)589870, (0512)589871</t>
         </is>
       </c>
       <c r="Q53" s="4"/>
       <c r="R53" s="4" t="inlineStr">
         <is>
-          <t>nikgimnaziya2@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>nschool22@gmail.com</t>
+        </is>
+      </c>
+      <c r="S53" s="4"/>
       <c r="T53" s="4" t="inlineStr">
         <is>
-          <t>Директор Федоренко Володимир Олександрович</t>
+          <t>Директор Богун Петро Михайлович</t>
         </is>
       </c>
       <c r="U53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y53" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="4" t="inlineStr">
         <is>
-          <t>Миколаївський ліцей №22 Миколаївської міської ради Миколаївської області</t>
+          <t>Миколаївський ліцей №28 Миколаївської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B54" s="5" t="n">
-        <v>145611</v>
+        <v>145613</v>
       </c>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
-          <t>МЛ №22 ММР</t>
+          <t>МЛ №28 ММР</t>
         </is>
       </c>
       <c r="E54" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G54" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H54" s="6" t="inlineStr">
         <is>
-          <t>4810136300</t>
+          <t>4810136900</t>
         </is>
       </c>
       <c r="I54" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J54" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K54" s="4" t="inlineStr">
         <is>
-          <t>вулиця Робоча, 8</t>
+          <t>вулиця Чайковського, 30</t>
         </is>
       </c>
       <c r="L54" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010139573</t>
+          <t>UA48060150010235917</t>
         </is>
       </c>
       <c r="M54" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N54" s="7"/>
       <c r="O54" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P54" s="4" t="inlineStr">
         <is>
-          <t>(0512)589870, (0512)589871</t>
+          <t>(0512)55-83-42</t>
         </is>
       </c>
       <c r="Q54" s="4"/>
       <c r="R54" s="4" t="inlineStr">
         <is>
-          <t>nschool22@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S54" s="4"/>
+          <t>zvonik28@ukr.net</t>
+        </is>
+      </c>
+      <c r="S54" s="4" t="inlineStr">
+        <is>
+          <t>http://school28.com.ua</t>
+        </is>
+      </c>
       <c r="T54" s="4" t="inlineStr">
         <is>
-          <t>Директор Богун Петро Михайлович</t>
+          <t>Директор Звоник Віра Іванівна</t>
         </is>
       </c>
       <c r="U54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y54" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="4" t="inlineStr">
         <is>
-          <t>Миколаївський ліцей №28 Миколаївської міської ради Миколаївської області</t>
+          <t>Миколаївський ліцей №3 Миколаївської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B55" s="5" t="n">
-        <v>145613</v>
+        <v>135015</v>
       </c>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
-          <t>МЛ №28 ММР</t>
+          <t>МЛ №3 ММР</t>
         </is>
       </c>
       <c r="E55" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G55" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H55" s="6" t="inlineStr">
         <is>
-          <t>4810136900</t>
+          <t>4810137200</t>
         </is>
       </c>
       <c r="I55" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J55" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K55" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чайковського, 30</t>
+          <t>вулиця Чкалова, 114</t>
         </is>
       </c>
       <c r="L55" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010235917</t>
+          <t>UA48060150010443183</t>
         </is>
       </c>
       <c r="M55" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N55" s="7"/>
       <c r="O55" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P55" s="4" t="inlineStr">
         <is>
-          <t>(0512)55-83-42</t>
+          <t>(0512)30-34-54</t>
         </is>
       </c>
       <c r="Q55" s="4"/>
       <c r="R55" s="4" t="inlineStr">
         <is>
-          <t>zvonik28@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>school3mk@gmail.com</t>
+        </is>
+      </c>
+      <c r="S55" s="4"/>
       <c r="T55" s="4" t="inlineStr">
         <is>
-          <t>Директор Звоник Віра Іванівна</t>
+          <t>Директор Казаковцева Оксана Миколаївна</t>
         </is>
       </c>
       <c r="U55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y55" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="4" t="inlineStr">
         <is>
-          <t>Миколаївський ліцей №3 Миколаївської міської ради Миколаївської області</t>
+          <t>Миколаївський ліцей №34 Миколаївської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B56" s="5" t="n">
-        <v>135015</v>
+        <v>139967</v>
       </c>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
-          <t>МЛ №3 ММР</t>
+          <t>МЛ №34 ММР</t>
         </is>
       </c>
       <c r="E56" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G56" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H56" s="6" t="inlineStr">
         <is>
-          <t>4810137200</t>
+          <t>4810136300</t>
         </is>
       </c>
       <c r="I56" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J56" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K56" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чкалова, 114</t>
+          <t>вулиця Лягіна, 28</t>
         </is>
       </c>
       <c r="L56" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010443183</t>
+          <t>UA48060150010139573</t>
         </is>
       </c>
       <c r="M56" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N56" s="7"/>
       <c r="O56" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P56" s="4" t="inlineStr">
         <is>
-          <t>(0512)30-34-54</t>
+          <t>(0512)47-89-25</t>
         </is>
       </c>
       <c r="Q56" s="4"/>
       <c r="R56" s="4" t="inlineStr">
         <is>
-          <t>school3mk@gmail.com</t>
+          <t>nikschool34@ukr.net</t>
         </is>
       </c>
       <c r="S56" s="4"/>
       <c r="T56" s="4" t="inlineStr">
         <is>
-          <t>Директор Казаковцева Оксана Миколаївна</t>
+          <t>Директор Лесіна Тетяна Анатоліївна</t>
         </is>
       </c>
       <c r="U56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y56" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="4" t="inlineStr">
         <is>
-          <t>Миколаївський ліцей №34 Миколаївської міської ради Миколаївської області</t>
+          <t>Миколаївський ліцей №37 Миколаївської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B57" s="5" t="n">
-        <v>139967</v>
+        <v>134944</v>
       </c>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
-          <t>МЛ №34 ММР</t>
+          <t>МЛ №37 ММР</t>
         </is>
       </c>
       <c r="E57" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G57" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H57" s="6" t="inlineStr">
         <is>
           <t>4810136300</t>
         </is>
       </c>
       <c r="I57" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J57" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K57" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лягіна, 28</t>
+          <t>вулиця Пушкінська, 73-А</t>
         </is>
       </c>
       <c r="L57" s="6" t="inlineStr">
         <is>
           <t>UA48060150010139573</t>
         </is>
       </c>
       <c r="M57" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N57" s="7"/>
       <c r="O57" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P57" s="4" t="inlineStr">
         <is>
-          <t>(0512)47-89-25</t>
+          <t>(0512)76-53-50</t>
         </is>
       </c>
       <c r="Q57" s="4"/>
       <c r="R57" s="4" t="inlineStr">
         <is>
-          <t>nikschool34@ukr.net</t>
+          <t>mmvzosh73@ukr.net</t>
         </is>
       </c>
       <c r="S57" s="4"/>
       <c r="T57" s="4" t="inlineStr">
         <is>
-          <t>Директор Лесіна Тетяна Анатоліївна</t>
+          <t>Директор Колесниченко Надія Георгіївна</t>
         </is>
       </c>
       <c r="U57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y57" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="4" t="inlineStr">
         <is>
-          <t>Миколаївський ліцей №37 Миколаївської міської ради Миколаївської області</t>
+          <t>Миколаївський ліцей №38 "Муніципальний колегіум" імені Володимира Дмитровича Чайки Миколаївської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B58" s="5" t="n">
-        <v>134944</v>
+        <v>136750</v>
       </c>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
-          <t>МЛ №37 ММР</t>
+          <t>МЛ №38 ім. В.Д. Чайки ММР</t>
         </is>
       </c>
       <c r="E58" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G58" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H58" s="6" t="inlineStr">
         <is>
-          <t>4810136300</t>
+          <t>4810137200</t>
         </is>
       </c>
       <c r="I58" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J58" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K58" s="4" t="inlineStr">
         <is>
-          <t>вулиця Пушкінська, 73-А</t>
+          <t>вулиця Котельна, 8</t>
         </is>
       </c>
       <c r="L58" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010139573</t>
+          <t>UA48060150010443183</t>
         </is>
       </c>
       <c r="M58" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N58" s="7"/>
       <c r="O58" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P58" s="4" t="inlineStr">
         <is>
-          <t>(0512)76-53-50</t>
+          <t>(0512)583071, (0512)583074</t>
         </is>
       </c>
       <c r="Q58" s="4"/>
       <c r="R58" s="4" t="inlineStr">
         <is>
-          <t>mmvzosh73@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S58" s="4"/>
+          <t>mmk_38@ukr.net</t>
+        </is>
+      </c>
+      <c r="S58" s="4" t="inlineStr">
+        <is>
+          <t>http://colegium.mk.ua</t>
+        </is>
+      </c>
       <c r="T58" s="4" t="inlineStr">
         <is>
-          <t>Директор Колесниченко Надія Георгіївна</t>
+          <t>Директор Січко Сергій Михайлович</t>
         </is>
       </c>
       <c r="U58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y58" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="4" t="inlineStr">
         <is>
-          <t>Миколаївський ліцей №38 "Муніципальний колегіум" імені Володимира Дмитровича Чайки Миколаївської міської ради Миколаївської області</t>
+          <t>Миколаївський ліцей №40 Миколаївської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B59" s="5" t="n">
-        <v>136750</v>
+        <v>145710</v>
       </c>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
-          <t>МЛ №38 ім. В.Д. Чайки ММР</t>
+          <t>МЛ №40 ММР</t>
         </is>
       </c>
       <c r="E59" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G59" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H59" s="6" t="inlineStr">
         <is>
-          <t>4810137200</t>
+          <t>4810136600</t>
         </is>
       </c>
       <c r="I59" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J59" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K59" s="4" t="inlineStr">
         <is>
-          <t>вулиця Котельна, 8</t>
+          <t>проспект Металургів, 97/1</t>
         </is>
       </c>
       <c r="L59" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010443183</t>
+          <t>UA48060150010393291</t>
         </is>
       </c>
       <c r="M59" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N59" s="7"/>
       <c r="O59" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P59" s="4" t="inlineStr">
         <is>
-          <t>(0512)583071, (0512)583074</t>
+          <t>(0512)64-62-56</t>
         </is>
       </c>
       <c r="Q59" s="4"/>
       <c r="R59" s="4" t="inlineStr">
         <is>
-          <t>mmk_38@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>school40.mykolaiv@gmail.com</t>
+        </is>
+      </c>
+      <c r="S59" s="4"/>
       <c r="T59" s="4" t="inlineStr">
         <is>
-          <t>Директор Січко Сергій Михайлович</t>
+          <t>Директор Сенкевич Вікторія Анатоліївна</t>
         </is>
       </c>
       <c r="U59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y59" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="4" t="inlineStr">
         <is>
-          <t>Миколаївський ліцей №40 Миколаївської міської ради Миколаївської області</t>
+          <t>Миколаївський ліцей №41 Миколаївської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B60" s="5" t="n">
-        <v>145710</v>
+        <v>134546</v>
       </c>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
-          <t>МЛ №40 ММР</t>
+          <t>МЛ №41 ММР</t>
         </is>
       </c>
       <c r="E60" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G60" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H60" s="6" t="inlineStr">
         <is>
-          <t>4810136600</t>
+          <t>4810136900</t>
         </is>
       </c>
       <c r="I60" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J60" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K60" s="4" t="inlineStr">
         <is>
-          <t>проспект Металургів, 97/1</t>
+          <t>вулиця Театральна, 41</t>
         </is>
       </c>
       <c r="L60" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010393291</t>
+          <t>UA48060150010235917</t>
         </is>
       </c>
       <c r="M60" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N60" s="7"/>
       <c r="O60" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P60" s="4" t="inlineStr">
         <is>
-          <t>(0512)64-62-56</t>
+          <t>(0512)22-10-41</t>
         </is>
       </c>
       <c r="Q60" s="4"/>
       <c r="R60" s="4" t="inlineStr">
         <is>
-          <t>school40.mykolaiv@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S60" s="4"/>
+          <t>mgym41@gmail.com</t>
+        </is>
+      </c>
+      <c r="S60" s="4" t="inlineStr">
+        <is>
+          <t>https://www.mg41.mk.ua/</t>
+        </is>
+      </c>
       <c r="T60" s="4" t="inlineStr">
         <is>
-          <t>Директор Сенкевич Вікторія Анатоліївна</t>
+          <t>Директор Масюта Людмила Юріївна</t>
         </is>
       </c>
       <c r="U60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y60" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="4" t="inlineStr">
         <is>
-          <t>Миколаївський ліцей №41 Миколаївської міської ради Миколаївської області</t>
+          <t>Миколаївський ліцей №42 Миколаївської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B61" s="5" t="n">
-        <v>134546</v>
+        <v>145660</v>
       </c>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
-          <t>МЛ №41 ММР</t>
+          <t>МЛ №42 ММР</t>
         </is>
       </c>
       <c r="E61" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G61" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H61" s="6" t="inlineStr">
         <is>
           <t>4810136900</t>
         </is>
       </c>
       <c r="I61" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J61" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K61" s="4" t="inlineStr">
         <is>
-          <t>вулиця Театральна, 41</t>
+          <t>вулиця Електронна, 73</t>
         </is>
       </c>
       <c r="L61" s="6" t="inlineStr">
         <is>
           <t>UA48060150010235917</t>
         </is>
       </c>
       <c r="M61" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N61" s="7"/>
       <c r="O61" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P61" s="4" t="inlineStr">
         <is>
-          <t>(0512)22-10-41</t>
+          <t>(0512)55-50-67</t>
         </is>
       </c>
       <c r="Q61" s="4"/>
       <c r="R61" s="4" t="inlineStr">
         <is>
-          <t>mgym41@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>school42nikolaev@gmail.com</t>
+        </is>
+      </c>
+      <c r="S61" s="4"/>
       <c r="T61" s="4" t="inlineStr">
         <is>
-          <t>Директор Масюта Людмила Юріївна</t>
+          <t>Директор Карпенко Олена Олександрівна</t>
         </is>
       </c>
       <c r="U61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y61" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="4" t="inlineStr">
         <is>
-          <t>Миколаївський ліцей №42 Миколаївської міської ради Миколаївської області</t>
+          <t>Миколаївський ліцей №51 Миколаївської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B62" s="5" t="n">
-        <v>145660</v>
+        <v>145615</v>
       </c>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
-          <t>МЛ №42 ММР</t>
+          <t>МЛ №51 ММР</t>
         </is>
       </c>
       <c r="E62" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G62" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H62" s="6" t="inlineStr">
         <is>
-          <t>4810136900</t>
+          <t>4810137200</t>
         </is>
       </c>
       <c r="I62" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J62" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K62" s="4" t="inlineStr">
         <is>
-          <t>вулиця Електронна, 73</t>
+          <t>провулок Парусний, 3-А</t>
         </is>
       </c>
       <c r="L62" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010235917</t>
+          <t>UA48060150010443183</t>
         </is>
       </c>
       <c r="M62" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N62" s="7"/>
       <c r="O62" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P62" s="4" t="inlineStr">
         <is>
-          <t>(0512)55-50-67</t>
+          <t>(0512)42-37-42</t>
         </is>
       </c>
       <c r="Q62" s="4"/>
       <c r="R62" s="4" t="inlineStr">
         <is>
-          <t>school42nikolaev@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S62" s="4"/>
+          <t>school51.mk@gmail.com</t>
+        </is>
+      </c>
+      <c r="S62" s="4" t="inlineStr">
+        <is>
+          <t>http://school51.mk.sch.in.ua/</t>
+        </is>
+      </c>
       <c r="T62" s="4" t="inlineStr">
         <is>
-          <t>Директор Карпенко Олена Олександрівна</t>
+          <t>Директор Масюта Євген Іванович</t>
         </is>
       </c>
       <c r="U62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y62" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="4" t="inlineStr">
         <is>
-          <t>Миколаївський ліцей №51 Миколаївської міської ради Миколаївської області</t>
+          <t>Миколаївський ліцей №53 Миколаївської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B63" s="5" t="n">
-        <v>145615</v>
+        <v>145699</v>
       </c>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
-          <t>МЛ №51 ММР</t>
+          <t>МЛ №53 ММР</t>
         </is>
       </c>
       <c r="E63" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G63" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H63" s="6" t="inlineStr">
         <is>
           <t>4810137200</t>
         </is>
       </c>
       <c r="I63" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J63" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K63" s="4" t="inlineStr">
         <is>
-          <t>провулок Парусний, 3-А</t>
+          <t>вулиця Потьомкінська, 154</t>
         </is>
       </c>
       <c r="L63" s="6" t="inlineStr">
         <is>
           <t>UA48060150010443183</t>
         </is>
       </c>
       <c r="M63" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N63" s="7"/>
       <c r="O63" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P63" s="4" t="inlineStr">
         <is>
-          <t>(0512)42-37-42</t>
+          <t>(0512)24-41-66</t>
         </is>
       </c>
       <c r="Q63" s="4"/>
       <c r="R63" s="4" t="inlineStr">
         <is>
-          <t>school51.mk@gmail.com</t>
+          <t>nikschool53@ukr.net</t>
         </is>
       </c>
       <c r="S63" s="4" t="inlineStr">
         <is>
-          <t>http://school51.mk.sch.in.ua/</t>
+          <t>http://school53.mk.ua/</t>
         </is>
       </c>
       <c r="T63" s="4" t="inlineStr">
         <is>
-          <t>Директор Масюта Євген Іванович</t>
+          <t>Директор Бурматова Ольга Михайлівна</t>
         </is>
       </c>
       <c r="U63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y63" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="4" t="inlineStr">
         <is>
-          <t>Миколаївський ліцей №53 Миколаївської міської ради Миколаївської області</t>
+          <t>Миколаївський ліцей №55 Миколаївської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B64" s="5" t="n">
-        <v>145699</v>
+        <v>145524</v>
       </c>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
-          <t>МЛ №53 ММР</t>
+          <t>МЛ №55 ММР</t>
         </is>
       </c>
       <c r="E64" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G64" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H64" s="6" t="inlineStr">
         <is>
-          <t>4810137200</t>
+          <t>4810136300</t>
         </is>
       </c>
       <c r="I64" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J64" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K64" s="4" t="inlineStr">
         <is>
-          <t>вулиця Потьомкінська, 154</t>
+          <t>вулиця Лазурна, 48</t>
         </is>
       </c>
       <c r="L64" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010443183</t>
+          <t>UA48060150010139573</t>
         </is>
       </c>
       <c r="M64" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N64" s="7"/>
       <c r="O64" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P64" s="4" t="inlineStr">
         <is>
-          <t>(0512)24-41-66</t>
+          <t>(0512)41-16-44</t>
         </is>
       </c>
       <c r="Q64" s="4"/>
       <c r="R64" s="4" t="inlineStr">
         <is>
-          <t>nikschool53@ukr.net</t>
+          <t>mkgym4@gmail.com</t>
         </is>
       </c>
       <c r="S64" s="4" t="inlineStr">
         <is>
-          <t>http://school53.mk.ua/</t>
+          <t>http://g4.mk.ua</t>
         </is>
       </c>
       <c r="T64" s="4" t="inlineStr">
         <is>
-          <t>Директор Бурматова Ольга Михайлівна</t>
+          <t>Директор Васильков Дмитро Юрійович</t>
         </is>
       </c>
       <c r="U64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y64" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="4" t="inlineStr">
         <is>
-          <t>Миколаївський ліцей №55 Миколаївської міської ради Миколаївської області</t>
+          <t>Миколаївський ліцей №58 Миколаївської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B65" s="5" t="n">
-        <v>145524</v>
+        <v>145369</v>
       </c>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
-          <t>МЛ №55 ММР</t>
+          <t>МЛ №58 ММР</t>
         </is>
       </c>
       <c r="E65" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G65" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H65" s="6" t="inlineStr">
         <is>
-          <t>4810136300</t>
+          <t>4810136600</t>
         </is>
       </c>
       <c r="I65" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J65" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K65" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лазурна, 48</t>
+          <t>проспект Корабелів, 12-Г</t>
         </is>
       </c>
       <c r="L65" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010139573</t>
+          <t>UA48060150010393291</t>
         </is>
       </c>
       <c r="M65" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N65" s="7"/>
       <c r="O65" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P65" s="4" t="inlineStr">
         <is>
-          <t>(0512)41-16-44</t>
+          <t>(0512)635367</t>
         </is>
       </c>
       <c r="Q65" s="4"/>
       <c r="R65" s="4" t="inlineStr">
         <is>
-          <t>mkgym4@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>gimnaziya3@ukr.net</t>
+        </is>
+      </c>
+      <c r="S65" s="4"/>
       <c r="T65" s="4" t="inlineStr">
         <is>
-          <t>Директор Васильков Дмитро Юрійович</t>
+          <t>Директор Колесніченко Наталія Федорівна</t>
         </is>
       </c>
       <c r="U65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y65" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="4" t="inlineStr">
         <is>
-          <t>Миколаївський ліцей №58 Миколаївської міської ради Миколаївської області</t>
+          <t>Миколаївський ліцей №60 Миколаївської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B66" s="5" t="n">
-        <v>145369</v>
+        <v>137375</v>
       </c>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
-          <t>МЛ №58 ММР</t>
+          <t>МЛ №60 ММР</t>
         </is>
       </c>
       <c r="E66" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G66" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H66" s="6" t="inlineStr">
         <is>
-          <t>4810136600</t>
+          <t>4810137200</t>
         </is>
       </c>
       <c r="I66" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J66" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K66" s="4" t="inlineStr">
         <is>
-          <t>проспект Корабелів, 12-Г</t>
+          <t>вулиця Чорноморська, 1а</t>
         </is>
       </c>
       <c r="L66" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010393291</t>
+          <t>UA48060150010443183</t>
         </is>
       </c>
       <c r="M66" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N66" s="7"/>
       <c r="O66" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P66" s="4" t="inlineStr">
         <is>
-          <t>(0512)635367</t>
+          <t>(0512)48-08-64</t>
         </is>
       </c>
       <c r="Q66" s="4"/>
       <c r="R66" s="4" t="inlineStr">
         <is>
-          <t>gimnaziya3@ukr.net</t>
+          <t>school60mk@gmail.com</t>
         </is>
       </c>
       <c r="S66" s="4"/>
       <c r="T66" s="4" t="inlineStr">
         <is>
-          <t>Директор Колесніченко Наталія Федорівна</t>
+          <t>Директор Боярська Наталія Олександрівна</t>
         </is>
       </c>
       <c r="U66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y66" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="4" t="inlineStr">
         <is>
-          <t>Миколаївський ліцей №60 Миколаївської міської ради Миколаївської області</t>
+          <t>Миколаївський ліцей №8 Миколаївської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B67" s="5" t="n">
-        <v>137375</v>
+        <v>145698</v>
       </c>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
-          <t>МЛ №60 ММР</t>
+          <t>МЛ №8 ММР</t>
         </is>
       </c>
       <c r="E67" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G67" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H67" s="6" t="inlineStr">
         <is>
-          <t>4810137200</t>
+          <t>4810136900</t>
         </is>
       </c>
       <c r="I67" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J67" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K67" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чорноморська, 1а</t>
+          <t>проспект Миру, 23-Г</t>
         </is>
       </c>
       <c r="L67" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010443183</t>
+          <t>UA48060150010235917</t>
         </is>
       </c>
       <c r="M67" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N67" s="7"/>
       <c r="O67" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P67" s="4" t="inlineStr">
         <is>
-          <t>(0512)48-08-64</t>
+          <t>(0512)44-92-20</t>
         </is>
       </c>
       <c r="Q67" s="4"/>
       <c r="R67" s="4" t="inlineStr">
         <is>
-          <t>school60mk@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S67" s="4"/>
+          <t>nikurist@gmail.com</t>
+        </is>
+      </c>
+      <c r="S67" s="4" t="inlineStr">
+        <is>
+          <t>http://ur-liceum.com.ua</t>
+        </is>
+      </c>
       <c r="T67" s="4" t="inlineStr">
         <is>
-          <t>Директор Боярська Наталія Олександрівна</t>
+          <t>Директор Борисовець Оксана Вікторівна</t>
         </is>
       </c>
       <c r="U67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y67" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="4" t="inlineStr">
         <is>
-          <t>Миколаївський ліцей №8 Миколаївської міської ради Миколаївської області</t>
+          <t>Миколаївський ліцей №9 Миколаївської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B68" s="5" t="n">
-        <v>145698</v>
+        <v>135028</v>
       </c>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
-          <t>МЛ №8 ММР</t>
+          <t>МЛ №9 ММР</t>
         </is>
       </c>
       <c r="E68" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G68" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H68" s="6" t="inlineStr">
         <is>
-          <t>4810136900</t>
+          <t>4810137200</t>
         </is>
       </c>
       <c r="I68" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J68" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K68" s="4" t="inlineStr">
         <is>
-          <t>проспект Миру, 23-Г</t>
+          <t>провулок Парусний, 3</t>
         </is>
       </c>
       <c r="L68" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010235917</t>
+          <t>UA48060150010443183</t>
         </is>
       </c>
       <c r="M68" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N68" s="7"/>
       <c r="O68" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P68" s="4" t="inlineStr">
         <is>
-          <t>(0512)44-92-20</t>
+          <t>(0512)42-45-11</t>
         </is>
       </c>
       <c r="Q68" s="4"/>
       <c r="R68" s="4" t="inlineStr">
         <is>
-          <t>nikurist@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>licey.classic.mk@gmail.com</t>
+        </is>
+      </c>
+      <c r="S68" s="4"/>
       <c r="T68" s="4" t="inlineStr">
         <is>
-          <t>Директор Борисовець Оксана Вікторівна</t>
+          <t>Директор Вєднікова Олена Павлівна</t>
         </is>
       </c>
       <c r="U68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y68" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="4" t="inlineStr">
         <is>
-          <t>Миколаївський ліцей №9 Миколаївської міської ради Миколаївської області</t>
+          <t>Миколаївський ліцей імені Миколи Аркаса Миколаївської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B69" s="5" t="n">
-        <v>135028</v>
+        <v>140126</v>
       </c>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
-          <t>МЛ №9 ММР</t>
+          <t>МЛ ім. М. Аркаса ММР</t>
         </is>
       </c>
       <c r="E69" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G69" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H69" s="6" t="inlineStr">
         <is>
           <t>4810137200</t>
         </is>
       </c>
       <c r="I69" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J69" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K69" s="4" t="inlineStr">
         <is>
-          <t>провулок Парусний, 3</t>
+          <t>вулиця Нікольська, 34</t>
         </is>
       </c>
       <c r="L69" s="6" t="inlineStr">
         <is>
           <t>UA48060150010443183</t>
         </is>
       </c>
       <c r="M69" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N69" s="7"/>
       <c r="O69" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P69" s="4" t="inlineStr">
         <is>
-          <t>(0512)42-45-11</t>
+          <t>(0512)378606</t>
         </is>
       </c>
       <c r="Q69" s="4"/>
       <c r="R69" s="4" t="inlineStr">
         <is>
-          <t>licey.classic.mk@gmail.com</t>
+          <t>arkasgymn1@ukr.net</t>
         </is>
       </c>
       <c r="S69" s="4"/>
       <c r="T69" s="4" t="inlineStr">
         <is>
-          <t>Директор Вєднікова Олена Павлівна</t>
+          <t>Директор Патлата Любов Василівна</t>
         </is>
       </c>
       <c r="U69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y69" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="4" t="inlineStr">
         <is>
-          <t>Миколаївський ліцей імені Миколи Аркаса Миколаївської міської ради Миколаївської області</t>
+          <t>Миколаївський ліцей імені Олега Ольжича Миколаївської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B70" s="5" t="n">
-        <v>140126</v>
+        <v>134946</v>
       </c>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
-          <t>МЛ ім. М. Аркаса ММР</t>
+          <t>МЛ ім. О.Ольжича ММР</t>
         </is>
       </c>
       <c r="E70" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G70" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H70" s="6" t="inlineStr">
         <is>
-          <t>4810137200</t>
+          <t>4810136600</t>
         </is>
       </c>
       <c r="I70" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J70" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K70" s="4" t="inlineStr">
         <is>
-          <t>вулиця Нікольська, 34</t>
+          <t>вулиця Айвазовського, 8</t>
         </is>
       </c>
       <c r="L70" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010443183</t>
+          <t>UA48060150010393291</t>
         </is>
       </c>
       <c r="M70" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N70" s="7"/>
       <c r="O70" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P70" s="4" t="inlineStr">
         <is>
-          <t>(0512)378606</t>
+          <t>(0512)63-45-54, (0512)63-45-57</t>
         </is>
       </c>
       <c r="Q70" s="4"/>
       <c r="R70" s="4" t="inlineStr">
         <is>
-          <t>arkasgymn1@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S70" s="4"/>
+          <t>olzhich1@ukr.net</t>
+        </is>
+      </c>
+      <c r="S70" s="4" t="inlineStr">
+        <is>
+          <t>http://mzoch1-olzhich.ucoz.ua</t>
+        </is>
+      </c>
       <c r="T70" s="4" t="inlineStr">
         <is>
-          <t>Директор Патлата Любов Василівна</t>
+          <t>Директор Гурко Олексій Сергійович</t>
         </is>
       </c>
       <c r="U70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y70" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="4" t="inlineStr">
         <is>
-          <t>Миколаївський ліцей імені Олега Ольжича Миколаївської міської ради Миколаївської області</t>
+          <t>Миколаївський ліцей імені професора М.Александрова Миколаївської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B71" s="5" t="n">
-        <v>134946</v>
+        <v>137371</v>
       </c>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t>МЛ ім. О.Ольжича ММР</t>
+          <t>МЛ ім. М. Александрова ММР</t>
         </is>
       </c>
       <c r="E71" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G71" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H71" s="6" t="inlineStr">
         <is>
-          <t>4810136600</t>
+          <t>4810136300</t>
         </is>
       </c>
       <c r="I71" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J71" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K71" s="4" t="inlineStr">
         <is>
-          <t>вулиця Айвазовського, 8</t>
+          <t>вулиця Даля, 11-А</t>
         </is>
       </c>
       <c r="L71" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010393291</t>
+          <t>UA48060150010139573</t>
         </is>
       </c>
       <c r="M71" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N71" s="7"/>
       <c r="O71" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P71" s="4" t="inlineStr">
         <is>
-          <t>(0512)63-45-54, (0512)63-45-57</t>
+          <t>(0512)47-47-80</t>
         </is>
       </c>
       <c r="Q71" s="4"/>
       <c r="R71" s="4" t="inlineStr">
         <is>
-          <t>olzhich1@ukr.net</t>
+          <t>morskoylizey@gmail.com</t>
         </is>
       </c>
       <c r="S71" s="4" t="inlineStr">
         <is>
-          <t>http://mzoch1-olzhich.ucoz.ua</t>
+          <t>http://ml-nikolaev.at.ua</t>
         </is>
       </c>
       <c r="T71" s="4" t="inlineStr">
         <is>
-          <t>Директор Гурко Олексій Сергійович</t>
+          <t>Директор Геллер Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y71" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="4" t="inlineStr">
         <is>
-          <t>Миколаївський ліцей імені професора М.Александрова Миколаївської міської ради Миколаївської області</t>
+          <t>Навчально-виховний комплекс "Дошкільний навчальний заклад-загальноосвітній навчальний заклад І ступеня" №1 Семиквіточка"</t>
         </is>
       </c>
       <c r="B72" s="5" t="n">
-        <v>137371</v>
+        <v>148240</v>
       </c>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
-          <t>МЛ ім. М. Александрова ММР</t>
+          <t>НВК №1"Семиквіточка"</t>
         </is>
       </c>
       <c r="E72" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G72" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="H72" s="6" t="inlineStr">
         <is>
-          <t>4810136300</t>
+          <t>4810136900</t>
         </is>
       </c>
       <c r="I72" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J72" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K72" s="4" t="inlineStr">
         <is>
-          <t>вулиця Даля, 11-А</t>
+          <t>вулиця 28 Армії, 6, 7</t>
         </is>
       </c>
       <c r="L72" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010139573</t>
+          <t>UA48060150010235917</t>
         </is>
       </c>
       <c r="M72" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N72" s="7"/>
       <c r="O72" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P72" s="4" t="inlineStr">
         <is>
-          <t>(0512)47-47-80</t>
+          <t>(0512)221244</t>
         </is>
       </c>
       <c r="Q72" s="4"/>
       <c r="R72" s="4" t="inlineStr">
         <is>
-          <t>morskoylizey@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>semikvitochka@ukr.net</t>
+        </is>
+      </c>
+      <c r="S72" s="4"/>
       <c r="T72" s="4" t="inlineStr">
         <is>
-          <t>Директор Геллер Тетяна Володимирівна</t>
+          <t>Директор Шелегіна Ольга Дмитрівна</t>
         </is>
       </c>
       <c r="U72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y72" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="4" t="inlineStr">
         <is>
-          <t>Навчально-виховний комплекс "Дошкільний навчальний заклад-загальноосвітній навчальний заклад І ступеня" №1 Семиквіточка"</t>
+          <t>Початкова школа №1 Миколаївської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B73" s="5" t="n">
-        <v>148240</v>
+        <v>176573</v>
       </c>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
-          <t>НВК №1"Семиквіточка"</t>
+          <t>ПШ №1 ММР</t>
         </is>
       </c>
       <c r="E73" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G73" s="4" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H73" s="6" t="inlineStr">
         <is>
-          <t>4810136900</t>
+          <t>4810100000</t>
         </is>
       </c>
       <c r="I73" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J73" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K73" s="4" t="inlineStr">
         <is>
-          <t>вулиця 28 Армії, 6, 7</t>
+          <t>вулиця Чайковського, 10 корпус А</t>
         </is>
       </c>
       <c r="L73" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010235917</t>
+          <t>UA48060150010035747</t>
         </is>
       </c>
       <c r="M73" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N73" s="7"/>
       <c r="O73" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P73" s="4" t="inlineStr">
         <is>
-          <t>(0512)221244</t>
+          <t>(0512)407890</t>
         </is>
       </c>
       <c r="Q73" s="4"/>
       <c r="R73" s="4" t="inlineStr">
         <is>
-          <t>semikvitochka@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S73" s="4"/>
+          <t>poch-school1@ukr.net</t>
+        </is>
+      </c>
+      <c r="S73" s="4" t="inlineStr">
+        <is>
+          <t>https://sites.google.com/nik.ukr.education/mzpo1/</t>
+        </is>
+      </c>
       <c r="T73" s="4" t="inlineStr">
         <is>
-          <t>Директор Шелегіна Ольга Дмитрівна</t>
+          <t>В.о. директора Яремчук Людмила Федорівна</t>
         </is>
       </c>
       <c r="U73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y73" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="4" t="inlineStr">
         <is>
-          <t>Початкова школа №1 Миколаївської міської ради Миколаївської області</t>
+          <t>Початкова школа №21 Миколаївської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B74" s="5" t="n">
-        <v>176573</v>
+        <v>134545</v>
       </c>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
-          <t>ПШ №1 ММР</t>
+          <t>ПШ №21 ММР</t>
         </is>
       </c>
       <c r="E74" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G74" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H74" s="6" t="inlineStr">
         <is>
-          <t>4810100000</t>
+          <t>4810136300</t>
         </is>
       </c>
       <c r="I74" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J74" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K74" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чайковського, 10 корпус А</t>
+          <t>вулиця Молдавська, 7</t>
         </is>
       </c>
       <c r="L74" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010035747</t>
+          <t>UA48060150010139573</t>
         </is>
       </c>
       <c r="M74" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N74" s="7"/>
       <c r="O74" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P74" s="4" t="inlineStr">
         <is>
-          <t>(0512)407890</t>
+          <t>(0512)51-82-57</t>
         </is>
       </c>
       <c r="Q74" s="4"/>
       <c r="R74" s="4" t="inlineStr">
         <is>
-          <t>poch-school1@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>shckola21.bolotskaya@ukr.net</t>
+        </is>
+      </c>
+      <c r="S74" s="4"/>
       <c r="T74" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Яремчук Людмила Федорівна</t>
+          <t>Директор Рень Антоніна Василівна</t>
         </is>
       </c>
       <c r="U74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y74" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="4" t="inlineStr">
         <is>
-          <t>Початкова школа №21 Миколаївської міської ради Миколаївської області</t>
+          <t>Приватна організація (установа, заклад) "Миколаївський приватний ліцей "ГІПАНІС-ЕОС" Миколаївської області"</t>
         </is>
       </c>
       <c r="B75" s="5" t="n">
-        <v>134545</v>
+        <v>144068</v>
       </c>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
-          <t>ПШ №21 ММР</t>
+          <t>МИКОЛАЇВСЬКИЙ ЛІЦЕЙ "ГІПАНІС-ЕОС"</t>
         </is>
       </c>
       <c r="E75" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G75" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H75" s="6" t="inlineStr">
         <is>
-          <t>4810136300</t>
+          <t>4810100000</t>
         </is>
       </c>
       <c r="I75" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J75" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K75" s="4" t="inlineStr">
         <is>
-          <t>вулиця Молдавська, 7</t>
+          <t>вулиця Котельна, 2</t>
         </is>
       </c>
       <c r="L75" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010139573</t>
+          <t>UA48060150010035747</t>
         </is>
       </c>
       <c r="M75" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N75" s="7"/>
       <c r="O75" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P75" s="4" t="inlineStr">
         <is>
-          <t>(0512)51-82-57</t>
+          <t>(063)4261311</t>
         </is>
       </c>
       <c r="Q75" s="4"/>
       <c r="R75" s="4" t="inlineStr">
         <is>
-          <t>shckola21.bolotskaya@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S75" s="4"/>
+          <t>gipaniseos@ukr.net</t>
+        </is>
+      </c>
+      <c r="S75" s="4" t="inlineStr">
+        <is>
+          <t>gipanis_eos.com.ua</t>
+        </is>
+      </c>
       <c r="T75" s="4" t="inlineStr">
         <is>
-          <t>Директор Рень Антоніна Василівна</t>
+          <t> Осадчук Надія Анатоліївна</t>
         </is>
       </c>
       <c r="U75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y75" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="4" t="inlineStr">
         <is>
-          <t>Приватна організація (установа, заклад) "Миколаївський приватний ліцей "ГІПАНІС-ЕОС" Миколаївської області"</t>
+          <t>ПРИВАТНИЙ ЛІЦЕЙ "ОР МЕНАХЕМ" МИКОЛАЇВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B76" s="5" t="n">
-        <v>144068</v>
+        <v>144069</v>
       </c>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
-          <t>МИКОЛАЇВСЬКИЙ ЛІЦЕЙ "ГІПАНІС-ЕОС"</t>
+          <t>ЛІЦЕЙ "ОР МЕНАХЕМ"</t>
         </is>
       </c>
       <c r="E76" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G76" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H76" s="6" t="inlineStr">
         <is>
-          <t>4810100000</t>
+          <t>4810137200</t>
         </is>
       </c>
       <c r="I76" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J76" s="4" t="inlineStr">
         <is>
           <t>Миколаїв, Миколаївська область</t>
         </is>
       </c>
       <c r="K76" s="4" t="inlineStr">
         <is>
-          <t>вулиця Котельна, 2</t>
+          <t>вулиця Бедзая Ігоря, 110/1</t>
         </is>
       </c>
       <c r="L76" s="6" t="inlineStr">
         <is>
-          <t>UA48060150010035747</t>
+          <t>UA48060150010443183</t>
         </is>
       </c>
       <c r="M76" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N76" s="7"/>
       <c r="O76" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P76" s="4" t="inlineStr">
         <is>
-          <t>(063)4261311</t>
+          <t>(063)5899500</t>
         </is>
       </c>
       <c r="Q76" s="4"/>
       <c r="R76" s="4" t="inlineStr">
         <is>
-          <t>gipaniseos@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>ormenahem.n@gmail.com</t>
+        </is>
+      </c>
+      <c r="S76" s="4"/>
       <c r="T76" s="4" t="inlineStr">
         <is>
-          <t> Бужикова Раїса Іванівна</t>
+          <t>Директор Павліщева Катерина Олегівна</t>
         </is>
       </c>
       <c r="U76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y76" s="5"/>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
-[...107 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:Y77"/>
+  <autoFilter ref="A1:Y76"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>