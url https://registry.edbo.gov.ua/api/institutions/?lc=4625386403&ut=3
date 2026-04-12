--- v0 (2025-10-13)
+++ v1 (2026-04-12)
@@ -332,120 +332,112 @@
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
           <t>Початкова школа з дошкільним відділенням села Довге Моршинської міської ради</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>144684</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Початкова школа з дошкільним відділенням села Довге ММР</t>
+          <t>Початкова школа з ДВ с.Довге</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>4625386403</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Довге, Стрийський район, Львівська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Франка І., 13</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA46100130060026539</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Стрийський р-н, с. Довге</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління соціально-гуманітарної політики Моршинської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(03245)6-27-38</t>
+          <t>(095)4387271</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
-      <c r="R2" s="4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="R2" s="4"/>
+      <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Грицишин Олександра Богданівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>