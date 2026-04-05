--- v0 (2025-10-25)
+++ v1 (2026-04-05)
@@ -4710,51 +4710,51 @@
       <c r="A42" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад Львівської обласної ради "Підбузький мистецький ліцей імені Е. Миська"</t>
         </is>
       </c>
       <c r="B42" s="5" t="n">
         <v>147446</v>
       </c>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>ПІДБУЗЬКИЙ МИСТЕЦЬКИЙ ЛІЦЕЙ ім. Е.МИСЬКА»</t>
         </is>
       </c>
       <c r="E42" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа-інтернат</t>
+          <t>мистецький ліцей</t>
         </is>
       </c>
       <c r="G42" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H42" s="6" t="inlineStr">
         <is>
           <t>4621255700</t>
         </is>
       </c>
       <c r="I42" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J42" s="4" t="inlineStr">
         <is>
           <t>смт Підбуж, Дрогобицький район, Львівська область</t>
         </is>
       </c>
       <c r="K42" s="4" t="inlineStr">
         <is>
           <t>вулиця Зелена, 2</t>
@@ -4788,51 +4788,51 @@
         </is>
       </c>
       <c r="S42" s="4"/>
       <c r="T42" s="4" t="inlineStr">
         <is>
           <t>Директор Вовк Валерій Петрович</t>
         </is>
       </c>
       <c r="U42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X42" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y42" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
           <t>Підбузький заклад загальної середньої освіти І-ІІІ рівнів Східницької селищної ради Дрогобицького району Львівської області</t>
         </is>
       </c>
       <c r="B43" s="5" t="n">
         <v>144446</v>
       </c>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>Підбузький ЗЗСО І-ІІІ рівнів</t>
         </is>
       </c>
       <c r="E43" s="4" t="inlineStr">
         <is>
@@ -5208,51 +5208,51 @@
       <c r="M46" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Дрогобицький р-н, с. Рибник</t>
         </is>
       </c>
       <c r="N46" s="7"/>
       <c r="O46" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Східницької селищної ради</t>
         </is>
       </c>
       <c r="P46" s="4" t="inlineStr">
         <is>
           <t>(098)6500432</t>
         </is>
       </c>
       <c r="Q46" s="4"/>
       <c r="R46" s="4" t="inlineStr">
         <is>
           <t>Rubnuk_school@ukr.net</t>
         </is>
       </c>
       <c r="S46" s="4"/>
       <c r="T46" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Шкільник Богдан Стефанович</t>
+          <t>В.о. директора Шкільник Богдан Стефанович</t>
         </is>
       </c>
       <c r="U46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V46" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W46" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="X46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y46" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">