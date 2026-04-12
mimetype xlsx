--- v0 (2025-11-03)
+++ v1 (2026-04-12)
@@ -1086,51 +1086,51 @@
           <t>Відділ освіти Бориславської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>(03248)54154, (03248)56979</t>
         </is>
       </c>
       <c r="Q8" s="4" t="inlineStr">
         <is>
           <t>(03248)56979</t>
         </is>
       </c>
       <c r="R8" s="4" t="inlineStr">
         <is>
           <t>borislav.novaschool7@gmail.com</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
           <t>https://borislav7.e-schools.info</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Когут Микола Любомирович</t>
+          <t>В.о. директора Калапунь Галина Юріївна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">