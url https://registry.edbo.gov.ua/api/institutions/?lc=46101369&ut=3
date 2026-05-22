--- v1 (2025-12-20)
+++ v2 (2026-05-22)
@@ -767,64 +767,64 @@
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 17 Львівської міської ради</t>
+          <t>Ліцей №17 Львівської міської ради</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>148053</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 17 м.Львова</t>
+          <t>Ліцей №17 м.Львова</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>4610136900</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>