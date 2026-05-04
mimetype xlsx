--- v0 (2025-10-21)
+++ v1 (2026-05-04)
@@ -731,51 +731,51 @@
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>(032)2389493</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>szkola10.lviv@gmail.com</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>http://szkola10-lviv.ucoz.com/</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Шершньова Віра Петрівна</t>
+          <t>Директор Гулий Олександр Владиславович</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">