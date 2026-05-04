--- v1 (2026-02-21)
+++ v2 (2026-05-04)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$165</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$166</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
@@ -153,51 +153,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y165"/>
+  <dimension ref="A1:Y166"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="25"/>
@@ -863,51 +863,53 @@
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>Директор Бадунь Юрій Стефанович</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y6" s="5"/>
+      <c r="Y6" s="5" t="n">
+        <v>200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Гімназія "Тривіта" Львівської міської ради</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>149479</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>Гімназія"ТРИВІТА"</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2499,51 +2501,51 @@
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
           <t>(032)2389493</t>
         </is>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4" t="inlineStr">
         <is>
           <t>szkola10.lviv@gmail.com</t>
         </is>
       </c>
       <c r="S21" s="4" t="inlineStr">
         <is>
           <t>http://szkola10-lviv.ucoz.com/</t>
         </is>
       </c>
       <c r="T21" s="4" t="inlineStr">
         <is>
-          <t>Директор Шершньова Віра Петрівна</t>
+          <t>Директор Гулий Олександр Владиславович</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
@@ -3609,51 +3611,51 @@
       <c r="M31" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P31" s="4" t="inlineStr">
         <is>
           <t>(032)263-83-63</t>
         </is>
       </c>
       <c r="Q31" s="4"/>
       <c r="R31" s="4" t="inlineStr">
         <is>
           <t>school46@ua.fm</t>
         </is>
       </c>
       <c r="S31" s="4"/>
       <c r="T31" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Семчишин Ірина Іларіонівна</t>
+          <t>Директор Богач Марія Валеріївна</t>
         </is>
       </c>
       <c r="U31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
@@ -4840,51 +4842,51 @@
       </c>
       <c r="N42" s="7"/>
       <c r="O42" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P42" s="4" t="inlineStr">
         <is>
           <t>(032)2223795</t>
         </is>
       </c>
       <c r="Q42" s="4"/>
       <c r="R42" s="4" t="inlineStr">
         <is>
           <t>lvivschool93@gmail.com</t>
         </is>
       </c>
       <c r="S42" s="4" t="inlineStr">
         <is>
           <t>http://lvschool93.at.ua/</t>
         </is>
       </c>
       <c r="T42" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Солтівська Ірина Петрівна</t>
+          <t>Директор Боровець Тетяна Павлівна</t>
         </is>
       </c>
       <c r="U42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y42" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
@@ -10261,8179 +10263,8294 @@
       <c r="U91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y91" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНА ОРГАНІЗАЦІЯ "ПРИВАТНИЙ ЗАКЛАД "ЛЬВІВСЬКИЙ ЛІЦЕЙ "СВІТАНОК"</t>
+          <t>Приватна організація (устнова, заклад) "Приватний заклад загальної середньої освіти "Львівський ліцей "Фемілі Скул Оксани Чорнейко"</t>
         </is>
       </c>
       <c r="B92" s="5" t="n">
-        <v>176905</v>
+        <v>176986</v>
       </c>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
-          <t>ПО "ПЗ "ЛЬВІВСЬКИЙ ЛІЦЕЙ "СВІТАНОК"</t>
+          <t>ПЗЗСО "Фемілі Скул Оксани Чорнейко"</t>
         </is>
       </c>
       <c r="E92" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G92" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H92" s="6" t="inlineStr">
         <is>
-          <t>4610136900</t>
+          <t>4610100000</t>
         </is>
       </c>
       <c r="I92" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J92" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K92" s="4" t="inlineStr">
         <is>
-          <t>вулиця Коломийська, 8, кв. 89</t>
+          <t>вулиця Вербова, 15</t>
         </is>
       </c>
       <c r="L92" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010515336</t>
+          <t>UA46060250010015970</t>
         </is>
       </c>
       <c r="M92" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N92" s="7"/>
       <c r="O92" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P92" s="4" t="inlineStr">
         <is>
-          <t>(098)0725435</t>
+          <t>(067)8355835</t>
         </is>
       </c>
       <c r="Q92" s="4"/>
       <c r="R92" s="4" t="inlineStr">
         <is>
-          <t>svitanoklyceum@gmail.com</t>
+          <t>familyschool777@gmail.com</t>
         </is>
       </c>
       <c r="S92" s="4"/>
       <c r="T92" s="4" t="inlineStr">
         <is>
-          <t>Директор Дрібушко Світлана Василівна</t>
+          <t>Директор Чорнейко Оксана Ярославівна</t>
         </is>
       </c>
       <c r="U92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y92" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="4" t="inlineStr">
         <is>
-          <t>Приватна середня загальноосвітня школа - гімназія "Відродження"</t>
+          <t>ПРИВАТНА ОРГАНІЗАЦІЯ "ПРИВАТНИЙ ЗАКЛАД "ЛЬВІВСЬКИЙ ЛІЦЕЙ "СВІТАНОК"</t>
         </is>
       </c>
       <c r="B93" s="5" t="n">
-        <v>146783</v>
+        <v>176905</v>
       </c>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
-          <t>ПШ-Г "Відродження"</t>
+          <t>ПО "ПЗ "ЛЬВІВСЬКИЙ ЛІЦЕЙ "СВІТАНОК"</t>
         </is>
       </c>
       <c r="E93" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G93" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H93" s="6" t="inlineStr">
         <is>
-          <t>4610137500</t>
+          <t>4610136900</t>
         </is>
       </c>
       <c r="I93" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J93" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K93" s="4" t="inlineStr">
         <is>
-          <t>вулиця Липинського, 16</t>
+          <t>вулиця Коломийська, 8, кв. 89</t>
         </is>
       </c>
       <c r="L93" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010615203</t>
+          <t>UA46060250010515336</t>
         </is>
       </c>
       <c r="M93" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N93" s="7"/>
       <c r="O93" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P93" s="4" t="inlineStr">
         <is>
-          <t>(032)2510301</t>
+          <t>(098)0725435</t>
         </is>
       </c>
       <c r="Q93" s="4"/>
       <c r="R93" s="4" t="inlineStr">
         <is>
-          <t>vdrschool@ukr.net</t>
+          <t>svitanoklyceum@gmail.com</t>
         </is>
       </c>
       <c r="S93" s="4"/>
       <c r="T93" s="4" t="inlineStr">
         <is>
-          <t>Директор Щербан Ольга Василівна</t>
+          <t>Директор Дрібушко Світлана Василівна</t>
         </is>
       </c>
       <c r="U93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y93" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="4" t="inlineStr">
         <is>
-          <t>Приватна середня загальноосвітня школа "Перспектива"</t>
+          <t>Приватна середня загальноосвітня школа - гімназія "Відродження"</t>
         </is>
       </c>
       <c r="B94" s="5" t="n">
-        <v>146183</v>
+        <v>146783</v>
       </c>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
-          <t>ПСЗШ "Перспектива"</t>
+          <t>ПШ-Г "Відродження"</t>
         </is>
       </c>
       <c r="E94" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G94" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H94" s="6" t="inlineStr">
         <is>
           <t>4610137500</t>
         </is>
       </c>
       <c r="I94" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J94" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K94" s="4" t="inlineStr">
         <is>
-          <t>вулиця Юрія Липи, 33</t>
+          <t>вулиця Липинського, 16</t>
         </is>
       </c>
       <c r="L94" s="6" t="inlineStr">
         <is>
           <t>UA46060250010615203</t>
         </is>
       </c>
       <c r="M94" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N94" s="7"/>
       <c r="O94" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P94" s="4" t="inlineStr">
         <is>
-          <t>(032)2522938</t>
+          <t>(032)2510301</t>
         </is>
       </c>
       <c r="Q94" s="4"/>
       <c r="R94" s="4" t="inlineStr">
         <is>
-          <t>perspectyva33@ukr.net</t>
+          <t>vdrschool@ukr.net</t>
         </is>
       </c>
       <c r="S94" s="4"/>
       <c r="T94" s="4" t="inlineStr">
         <is>
-          <t>Директор Кельбас Світлана Миронівна</t>
+          <t>Директор Щербан Ольга Василівна</t>
         </is>
       </c>
       <c r="U94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y94" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="4" t="inlineStr">
         <is>
-          <t>Приватна Християнська Школа "Перлина"</t>
+          <t>Приватна середня загальноосвітня школа "Перспектива"</t>
         </is>
       </c>
       <c r="B95" s="5" t="n">
-        <v>146229</v>
+        <v>146183</v>
       </c>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
-          <t>ПХШ "Перлина"</t>
+          <t>ПСЗШ "Перспектива"</t>
         </is>
       </c>
       <c r="E95" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G95" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H95" s="6" t="inlineStr">
         <is>
           <t>4610137500</t>
         </is>
       </c>
       <c r="I95" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J95" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K95" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лемківська, 3</t>
+          <t>вулиця Юрія Липи, 33</t>
         </is>
       </c>
       <c r="L95" s="6" t="inlineStr">
         <is>
           <t>UA46060250010615203</t>
         </is>
       </c>
       <c r="M95" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N95" s="7"/>
       <c r="O95" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P95" s="4" t="inlineStr">
         <is>
-          <t>(032)252-68-42</t>
+          <t>(032)2522938</t>
         </is>
       </c>
       <c r="Q95" s="4"/>
       <c r="R95" s="4" t="inlineStr">
         <is>
-          <t>pearschool@ggwo.org.ua</t>
+          <t>perspectyva33@ukr.net</t>
         </is>
       </c>
       <c r="S95" s="4"/>
       <c r="T95" s="4" t="inlineStr">
         <is>
-          <t>Директор Грищенко Михайло Юрійович</t>
+          <t>Директор Кельбас Світлана Миронівна</t>
         </is>
       </c>
       <c r="U95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y95" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="4" t="inlineStr">
         <is>
-          <t>Приватна школа "Ерудит" приватного підприємства "Ерудит"</t>
+          <t>Приватна Християнська Школа "Перлина"</t>
         </is>
       </c>
       <c r="B96" s="5" t="n">
-        <v>147690</v>
+        <v>146229</v>
       </c>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
-          <t>Приватна школа "Ерудит"</t>
+          <t>ПХШ "Перлина"</t>
         </is>
       </c>
       <c r="E96" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G96" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H96" s="6" t="inlineStr">
         <is>
-          <t>4610137200</t>
+          <t>4610137500</t>
         </is>
       </c>
       <c r="I96" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J96" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K96" s="4" t="inlineStr">
         <is>
-          <t>вулиця Зелена, 95-А</t>
+          <t>вулиця Лемківська, 3</t>
         </is>
       </c>
       <c r="L96" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010364817</t>
+          <t>UA46060250010615203</t>
         </is>
       </c>
       <c r="M96" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N96" s="7"/>
       <c r="O96" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P96" s="4" t="inlineStr">
         <is>
-          <t>(032)2432465</t>
+          <t>(032)252-68-42</t>
         </is>
       </c>
       <c r="Q96" s="4"/>
       <c r="R96" s="4" t="inlineStr">
         <is>
-          <t>erudit@ukr.net</t>
+          <t>pearschool@ggwo.org.ua</t>
         </is>
       </c>
       <c r="S96" s="4"/>
       <c r="T96" s="4" t="inlineStr">
         <is>
-          <t>Директор Огура Володимир Любомирович</t>
+          <t>Директор Грищенко Михайло Юрійович</t>
         </is>
       </c>
       <c r="U96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y96" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="4" t="inlineStr">
         <is>
-          <t>Приватне підприємство "ФРУЗЯ"</t>
+          <t>Приватна школа "Ерудит" приватного підприємства "Ерудит"</t>
         </is>
       </c>
       <c r="B97" s="5" t="n">
-        <v>176894</v>
+        <v>147690</v>
       </c>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
-          <t>ПП "ФРУЗЯ"</t>
+          <t>Приватна школа "Ерудит"</t>
         </is>
       </c>
       <c r="E97" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G97" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H97" s="6" t="inlineStr">
         <is>
-          <t>4610100000</t>
+          <t>4610137200</t>
         </is>
       </c>
       <c r="I97" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J97" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K97" s="4" t="inlineStr">
         <is>
-          <t>вулиця Янева, 6А</t>
+          <t>вулиця Зелена, 95-А</t>
         </is>
       </c>
       <c r="L97" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010015970</t>
+          <t>UA46060250010364817</t>
         </is>
       </c>
       <c r="M97" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N97" s="7"/>
       <c r="O97" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P97" s="4" t="inlineStr">
         <is>
-          <t>(098)7764117</t>
+          <t>(032)2432465</t>
         </is>
       </c>
       <c r="Q97" s="4"/>
       <c r="R97" s="4" t="inlineStr">
         <is>
-          <t>fruzialviv@gmail.com</t>
+          <t>erudit@ukr.net</t>
         </is>
       </c>
       <c r="S97" s="4"/>
       <c r="T97" s="4" t="inlineStr">
         <is>
-          <t>Директор Біда Надія Володимирівна</t>
+          <t>Директор Огура Володимир Любомирович</t>
         </is>
       </c>
       <c r="U97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y97" s="5"/>
+      <c r="Y97" s="5" t="n">
+        <v>200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ ЛІЦЕЙ "ІТ СТЕП СКУЛ ЛЬВІВ"</t>
+          <t>Приватне підприємство "ФРУЗЯ"</t>
         </is>
       </c>
       <c r="B98" s="5" t="n">
-        <v>150673</v>
+        <v>176894</v>
       </c>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
-          <t>ЛІЦЕЙ "ІТ СТЕП СКУЛ ЛЬВІВ"</t>
+          <t>ПП "ФРУЗЯ"</t>
         </is>
       </c>
       <c r="E98" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G98" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H98" s="6" t="inlineStr">
         <is>
-          <t>4610137500</t>
+          <t>4610100000</t>
         </is>
       </c>
       <c r="I98" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J98" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K98" s="4" t="inlineStr">
         <is>
-          <t>вулиця Замарстинівська, 83А</t>
+          <t>вулиця Янева, 6А</t>
         </is>
       </c>
       <c r="L98" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010615203</t>
+          <t>UA46060250010015970</t>
         </is>
       </c>
       <c r="M98" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N98" s="7"/>
       <c r="O98" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P98" s="4" t="inlineStr">
         <is>
-          <t>(067)5578706</t>
+          <t>(098)7764117</t>
         </is>
       </c>
       <c r="Q98" s="4"/>
       <c r="R98" s="4" t="inlineStr">
         <is>
-          <t>lvivschool@itstep.org</t>
-[...6 lines deleted...]
-      </c>
+          <t>fruzialviv@gmail.com</t>
+        </is>
+      </c>
+      <c r="S98" s="4"/>
       <c r="T98" s="4" t="inlineStr">
         <is>
-          <t>Директор Заремба Михайло Сергійович</t>
+          <t>Директор Біда Надія Володимирівна</t>
         </is>
       </c>
       <c r="U98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y98" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="4" t="inlineStr">
         <is>
-          <t>Приватний заклад "Католицький ліцей "Школа святої Софії"</t>
+          <t>ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ ЛІЦЕЙ "ІТ СТЕП СКУЛ ЛЬВІВ"</t>
         </is>
       </c>
       <c r="B99" s="5" t="n">
-        <v>149530</v>
+        <v>150673</v>
       </c>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D99" s="4"/>
+      <c r="D99" s="4" t="inlineStr">
+        <is>
+          <t>ЛІЦЕЙ "ІТ СТЕП СКУЛ ЛЬВІВ"</t>
+        </is>
+      </c>
       <c r="E99" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G99" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H99" s="6" t="inlineStr">
         <is>
-          <t>4610136600</t>
+          <t>4610137500</t>
         </is>
       </c>
       <c r="I99" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J99" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K99" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вічева, 2</t>
+          <t>вулиця Замарстинівська, 83А</t>
         </is>
       </c>
       <c r="L99" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010121390</t>
+          <t>UA46060250010615203</t>
         </is>
       </c>
       <c r="M99" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N99" s="7"/>
       <c r="O99" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P99" s="4" t="inlineStr">
         <is>
-          <t>(032)297-51-92</t>
+          <t>(067)5578706</t>
         </is>
       </c>
       <c r="Q99" s="4"/>
       <c r="R99" s="4" t="inlineStr">
         <is>
-          <t>shkolasofii@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S99" s="4"/>
+          <t>lvivschool@itstep.org</t>
+        </is>
+      </c>
+      <c r="S99" s="4" t="inlineStr">
+        <is>
+          <t>https://lviv.itstep.school/</t>
+        </is>
+      </c>
       <c r="T99" s="4" t="inlineStr">
         <is>
-          <t>Директор Мисяковський Тарас Ігорович</t>
+          <t>Директор Заремба Михайло Сергійович</t>
         </is>
       </c>
       <c r="U99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y99" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНИЙ ЗАКЛАД ОСВІТИ "Глобал Кідс"</t>
+          <t>Приватний заклад "Католицький ліцей "Школа святої Софії"</t>
         </is>
       </c>
       <c r="B100" s="5" t="n">
-        <v>176554</v>
+        <v>149530</v>
       </c>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D100" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D100" s="4"/>
       <c r="E100" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G100" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H100" s="6" t="inlineStr">
         <is>
-          <t>4610137500</t>
+          <t>4610136600</t>
         </is>
       </c>
       <c r="I100" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J100" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K100" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дегестанська, 24</t>
+          <t>вулиця Вічева, 2</t>
         </is>
       </c>
       <c r="L100" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010615203</t>
+          <t>UA46060250010121390</t>
         </is>
       </c>
       <c r="M100" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N100" s="7"/>
       <c r="O100" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P100" s="4" t="inlineStr">
         <is>
-          <t>(067)5485997</t>
+          <t>(032)297-51-92</t>
         </is>
       </c>
       <c r="Q100" s="4"/>
       <c r="R100" s="4" t="inlineStr">
         <is>
-          <t>schoolglobalkidslviv@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>shkolasofii@gmail.com</t>
+        </is>
+      </c>
+      <c r="S100" s="4"/>
       <c r="T100" s="4" t="inlineStr">
         <is>
-          <t>Директор Герчанівська Тетяна Андріївна</t>
+          <t>Директор Мисяковський Тарас Ігорович</t>
         </is>
       </c>
       <c r="U100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y100" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНИЙ ЗАКЛАД ОСВІТИ "МІЖНАРОДНА ШКОЛА "ЛЬВІВ БРІТІШ СКУЛ" М.ЛЬВІВ"</t>
+          <t>ПРИВАТНИЙ ЗАКЛАД ОСВІТИ "Глобал Кідс"</t>
         </is>
       </c>
       <c r="B101" s="5" t="n">
-        <v>176697</v>
+        <v>176554</v>
       </c>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
-          <t>ПЗО "МІЖНАРОДНА ШКОЛА "ЛЬВІВ БРІТІШ СКУЛ" М. ЛЬВІВ"</t>
+          <t>ПЗО "Глобал Кідс"</t>
         </is>
       </c>
       <c r="E101" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G101" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H101" s="6" t="inlineStr">
         <is>
-          <t>4610100000</t>
+          <t>4610137500</t>
         </is>
       </c>
       <c r="I101" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J101" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K101" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чупринки, 130</t>
+          <t>вулиця Дегестанська, 24</t>
         </is>
       </c>
       <c r="L101" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010015970</t>
+          <t>UA46060250010615203</t>
         </is>
       </c>
       <c r="M101" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N101" s="7"/>
       <c r="O101" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P101" s="4" t="inlineStr">
         <is>
-          <t>(096)6251133</t>
+          <t>(067)5485997</t>
         </is>
       </c>
       <c r="Q101" s="4"/>
       <c r="R101" s="4" t="inlineStr">
         <is>
-          <t>info@lvivbritish.school</t>
+          <t>schoolglobalkidslviv@gmail.com</t>
         </is>
       </c>
       <c r="S101" s="4" t="inlineStr">
         <is>
-          <t>https://www.lvivbritish.school/</t>
+          <t>globalkids.ua</t>
         </is>
       </c>
       <c r="T101" s="4" t="inlineStr">
         <is>
-          <t>Директор Чернецька Олена Віталіївна</t>
+          <t>Директор Герчанівська Тетяна Андріївна</t>
         </is>
       </c>
       <c r="U101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y101" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="4" t="inlineStr">
         <is>
-          <t>Приватний заклад освіти "Перший Інноваційний Приватний Львівський Ліцей"</t>
+          <t>ПРИВАТНИЙ ЗАКЛАД ОСВІТИ "МІЖНАРОДНА ШКОЛА "ЛЬВІВ БРІТІШ СКУЛ" М.ЛЬВІВ"</t>
         </is>
       </c>
       <c r="B102" s="5" t="n">
-        <v>176621</v>
+        <v>176697</v>
       </c>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
-          <t>ПЗО "ПІПЛ Ліцей"</t>
+          <t>ПЗО "МІЖНАРОДНА ШКОЛА "ЛЬВІВ БРІТІШ СКУЛ" М. ЛЬВІВ"</t>
         </is>
       </c>
       <c r="E102" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G102" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H102" s="6" t="inlineStr">
         <is>
           <t>4610100000</t>
         </is>
       </c>
       <c r="I102" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J102" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K102" s="4" t="inlineStr">
         <is>
-          <t>вулиця Наукова, 5а</t>
+          <t>вулиця Чупринки, 130</t>
         </is>
       </c>
       <c r="L102" s="6" t="inlineStr">
         <is>
           <t>UA46060250010015970</t>
         </is>
       </c>
       <c r="M102" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N102" s="7"/>
       <c r="O102" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P102" s="4" t="inlineStr">
         <is>
-          <t>(097)484-71-84</t>
+          <t>(096)6251133</t>
         </is>
       </c>
       <c r="Q102" s="4"/>
       <c r="R102" s="4" t="inlineStr">
         <is>
-          <t>pipl.lyceum@gmail.com</t>
+          <t>info@lvivbritish.school</t>
         </is>
       </c>
       <c r="S102" s="4" t="inlineStr">
         <is>
-          <t>https://pipllyceum.com/</t>
+          <t>https://www.lvivbritish.school/</t>
         </is>
       </c>
       <c r="T102" s="4" t="inlineStr">
         <is>
-          <t>Директор Малик Наталія Олександрівна</t>
+          <t>Директор Чернецька Олена Віталіївна</t>
         </is>
       </c>
       <c r="U102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y102" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="4" t="inlineStr">
         <is>
-          <t>Приватний заклад освіти "УС КАМПУС Джи"</t>
+          <t>Приватний заклад освіти "Перший Інноваційний Приватний Львівський Ліцей"</t>
         </is>
       </c>
       <c r="B103" s="5" t="n">
-        <v>176730</v>
+        <v>176621</v>
       </c>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
-          <t>ПЗО "УС КАМПУС Джи"</t>
+          <t>ПЗО "ПІПЛ Ліцей"</t>
         </is>
       </c>
       <c r="E103" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G103" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H103" s="6" t="inlineStr">
         <is>
-          <t>4610136800</t>
+          <t>4610100000</t>
         </is>
       </c>
       <c r="I103" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J103" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K103" s="4" t="inlineStr">
         <is>
-          <t>вулиця Козельницька, 7</t>
+          <t>вулиця Наукова, 5а</t>
         </is>
       </c>
       <c r="L103" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010457177</t>
+          <t>UA46060250010015970</t>
         </is>
       </c>
       <c r="M103" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N103" s="7"/>
       <c r="O103" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P103" s="4" t="inlineStr">
         <is>
-          <t>(068)9037070</t>
+          <t>(097)484-71-84</t>
         </is>
       </c>
       <c r="Q103" s="4"/>
-      <c r="R103" s="4"/>
-      <c r="S103" s="4"/>
+      <c r="R103" s="4" t="inlineStr">
+        <is>
+          <t>pipl.lyceum@gmail.com</t>
+        </is>
+      </c>
+      <c r="S103" s="4" t="inlineStr">
+        <is>
+          <t>https://pipllyceum.com/</t>
+        </is>
+      </c>
       <c r="T103" s="4" t="inlineStr">
         <is>
-          <t>Директор Гринишин Галина Олександрівна</t>
+          <t>Директор Малик Наталія Олександрівна</t>
         </is>
       </c>
       <c r="U103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y103" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="4" t="inlineStr">
         <is>
-          <t>Приватний ліцей "ЖИВЕ СЛОВО" Приватного підприємства "ЛІНГВІСТИЧНИЙ ЦЕНТР "САНБІМ"</t>
+          <t>Приватний заклад освіти "УС КАМПУС Джи"</t>
         </is>
       </c>
       <c r="B104" s="5" t="n">
-        <v>141829</v>
+        <v>176730</v>
       </c>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
-          <t>ПЛ "ЖИВЕ СЛОВО"</t>
+          <t>ПЗО "УС КАМПУС Джи"</t>
         </is>
       </c>
       <c r="E104" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G104" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H104" s="6" t="inlineStr">
         <is>
-          <t>4610136900</t>
+          <t>4610136800</t>
         </is>
       </c>
       <c r="I104" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J104" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K104" s="4" t="inlineStr">
         <is>
-          <t>вулиця І.Багряного, 36-А</t>
+          <t>вулиця Козельницька, 7</t>
         </is>
       </c>
       <c r="L104" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010515336</t>
+          <t>UA46060250010457177</t>
         </is>
       </c>
       <c r="M104" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N104" s="7"/>
       <c r="O104" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P104" s="4" t="inlineStr">
         <is>
-          <t>(032)2537508</t>
+          <t>(068)9037070</t>
         </is>
       </c>
       <c r="Q104" s="4"/>
-      <c r="R104" s="4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="R104" s="4"/>
+      <c r="S104" s="4"/>
       <c r="T104" s="4" t="inlineStr">
         <is>
-          <t>Директор Кушнір Олена Богданівна</t>
+          <t>Директор Гринишин Галина Олександрівна</t>
         </is>
       </c>
       <c r="U104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y104" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНИЙ НАВЧАЛЬНО-ВИХОВНИЙ КОМПЛЕКС "Садок - школа - ліцей "ЕКОЛЕНД"</t>
+          <t>Приватний ліцей "ЖИВЕ СЛОВО" Приватного підприємства "ЛІНГВІСТИЧНИЙ ЦЕНТР "САНБІМ"</t>
         </is>
       </c>
       <c r="B105" s="5" t="n">
-        <v>147144</v>
+        <v>141829</v>
       </c>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
-          <t>ЛІЦЕЙ "ЕКОЛЕНД" м. Львів</t>
+          <t>ПЛ "ЖИВЕ СЛОВО"</t>
         </is>
       </c>
       <c r="E105" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G105" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H105" s="6" t="inlineStr">
         <is>
-          <t>4610136800</t>
+          <t>4610136900</t>
         </is>
       </c>
       <c r="I105" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J105" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K105" s="4" t="inlineStr">
         <is>
-          <t>вулиця Михайла Гориня, 11</t>
+          <t>вулиця І.Багряного, 36-А</t>
         </is>
       </c>
       <c r="L105" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010457177</t>
+          <t>UA46060250010515336</t>
         </is>
       </c>
       <c r="M105" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N105" s="7"/>
       <c r="O105" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P105" s="4" t="inlineStr">
         <is>
-          <t>(032)2273200</t>
+          <t>(032)2537508</t>
         </is>
       </c>
       <c r="Q105" s="4"/>
       <c r="R105" s="4" t="inlineStr">
         <is>
-          <t>lyceum@ecoland.ua</t>
-[...2 lines deleted...]
-      <c r="S105" s="4"/>
+          <t>zhyveslovo@ukr.net</t>
+        </is>
+      </c>
+      <c r="S105" s="4" t="inlineStr">
+        <is>
+          <t>http://zhyveslovo.com.ua</t>
+        </is>
+      </c>
       <c r="T105" s="4" t="inlineStr">
         <is>
-          <t>Генеральний директор Артемович Маріанна Володимирівна</t>
+          <t>Директор Кушнір Олена Богданівна</t>
         </is>
       </c>
       <c r="U105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y105" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвiтня школа №77 м. Львова з поглибленим вивченням економіки та управлінської діяльності</t>
+          <t>ПРИВАТНИЙ НАВЧАЛЬНО-ВИХОВНИЙ КОМПЛЕКС "Садок - школа - ліцей "ЕКОЛЕНД"</t>
         </is>
       </c>
       <c r="B106" s="5" t="n">
-        <v>147046</v>
+        <v>147144</v>
       </c>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №77 м. Львова</t>
+          <t>ЛІЦЕЙ "ЕКОЛЕНД" м. Львів</t>
         </is>
       </c>
       <c r="E106" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G106" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H106" s="6" t="inlineStr">
         <is>
-          <t>4610136300</t>
+          <t>4610136800</t>
         </is>
       </c>
       <c r="I106" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J106" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K106" s="4" t="inlineStr">
         <is>
-          <t>вулиця Виговського, 7-А</t>
+          <t>вулиця Михайла Гориня, 11</t>
         </is>
       </c>
       <c r="L106" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010259421</t>
+          <t>UA46060250010457177</t>
         </is>
       </c>
       <c r="M106" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N106" s="7"/>
       <c r="O106" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P106" s="4" t="inlineStr">
         <is>
-          <t>(032)2621700, (032)2620060</t>
+          <t>(032)2273200</t>
         </is>
       </c>
       <c r="Q106" s="4"/>
       <c r="R106" s="4" t="inlineStr">
         <is>
-          <t>77lvivschool@gmail.com</t>
+          <t>lyceum@ecoland.ua</t>
         </is>
       </c>
       <c r="S106" s="4"/>
       <c r="T106" s="4" t="inlineStr">
         <is>
-          <t>Директор Демчук Зоряна Миколаївна</t>
+          <t>Генеральний директор Артемович Маріанна Володимирівна</t>
         </is>
       </c>
       <c r="U106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y106" s="5"/>
+      <c r="Y106" s="5" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №1 м. Львова</t>
+          <t>Середня загальноосвiтня школа №77 м. Львова з поглибленим вивченням економіки та управлінської діяльності</t>
         </is>
       </c>
       <c r="B107" s="5" t="n">
-        <v>147165</v>
+        <v>147046</v>
       </c>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №1м. Львова</t>
+          <t>СЗШ №77 м. Львова</t>
         </is>
       </c>
       <c r="E107" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G107" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H107" s="6" t="inlineStr">
         <is>
-          <t>4610136800</t>
+          <t>4610136300</t>
         </is>
       </c>
       <c r="I107" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J107" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K107" s="4" t="inlineStr">
         <is>
-          <t>вулиця Трильовського, 17</t>
+          <t>вулиця Виговського, 7-А</t>
         </is>
       </c>
       <c r="L107" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010457177</t>
+          <t>UA46060250010259421</t>
         </is>
       </c>
       <c r="M107" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N107" s="7"/>
       <c r="O107" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P107" s="4" t="inlineStr">
         <is>
-          <t>(032)2225838</t>
+          <t>(032)2621700, (032)2620060</t>
         </is>
       </c>
       <c r="Q107" s="4"/>
       <c r="R107" s="4" t="inlineStr">
         <is>
-          <t>lvivschool1@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>77lvivschool@gmail.com</t>
+        </is>
+      </c>
+      <c r="S107" s="4"/>
       <c r="T107" s="4" t="inlineStr">
         <is>
-          <t>Директор Яртим Тетяна Сергіївна</t>
+          <t>Директор Демчук Зоряна Миколаївна</t>
         </is>
       </c>
       <c r="U107" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V107" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W107" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X107" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y107" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №100 м. Львова</t>
+          <t>Середня загальноосвітня школа №1 м. Львова</t>
         </is>
       </c>
       <c r="B108" s="5" t="n">
-        <v>148221</v>
+        <v>147165</v>
       </c>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
-          <t>СЗШ № 100 м. Львова</t>
+          <t>СЗШ №1м. Львова</t>
         </is>
       </c>
       <c r="E108" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G108" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H108" s="6" t="inlineStr">
         <is>
-          <t>4610137500</t>
+          <t>4610136800</t>
         </is>
       </c>
       <c r="I108" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J108" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K108" s="4" t="inlineStr">
         <is>
-          <t>вулиця Величковського, 58</t>
+          <t>вулиця Трильовського, 17</t>
         </is>
       </c>
       <c r="L108" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010615203</t>
+          <t>UA46060250010457177</t>
         </is>
       </c>
       <c r="M108" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N108" s="7"/>
       <c r="O108" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P108" s="4" t="inlineStr">
         <is>
-          <t>(032)2915752, (032)2915755</t>
+          <t>(032)2225838</t>
         </is>
       </c>
       <c r="Q108" s="4"/>
       <c r="R108" s="4" t="inlineStr">
         <is>
-          <t>shcool100@gmail.com</t>
+          <t>lvivschool1@ukr.net</t>
         </is>
       </c>
       <c r="S108" s="4" t="inlineStr">
         <is>
-          <t>http://www.school100.lviv.ua</t>
+          <t>http://school1lviv.at.ua</t>
         </is>
       </c>
       <c r="T108" s="4" t="inlineStr">
         <is>
-          <t>Директор Лакоцька Мирослава Петрівна</t>
+          <t>Директор Яртим Тетяна Сергіївна</t>
         </is>
       </c>
       <c r="U108" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V108" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W108" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X108" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y108" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №13</t>
+          <t>Середня загальноосвітня школа №100 м. Львова</t>
         </is>
       </c>
       <c r="B109" s="5" t="n">
-        <v>147181</v>
+        <v>148221</v>
       </c>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №13</t>
+          <t>СЗШ № 100 м. Львова</t>
         </is>
       </c>
       <c r="E109" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G109" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H109" s="6" t="inlineStr">
         <is>
-          <t>4610136800</t>
+          <t>4610137500</t>
         </is>
       </c>
       <c r="I109" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J109" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K109" s="4" t="inlineStr">
         <is>
-          <t>вулиця Драгана, 7</t>
+          <t>вулиця Величковського, 58</t>
         </is>
       </c>
       <c r="L109" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010457177</t>
+          <t>UA46060250010615203</t>
         </is>
       </c>
       <c r="M109" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N109" s="7"/>
       <c r="O109" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P109" s="4" t="inlineStr">
         <is>
-          <t>(032)222-18-62</t>
+          <t>(032)2915752, (032)2915755</t>
         </is>
       </c>
       <c r="Q109" s="4"/>
       <c r="R109" s="4" t="inlineStr">
         <is>
-          <t>lvivschool13@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S109" s="4"/>
+          <t>shcool100@gmail.com</t>
+        </is>
+      </c>
+      <c r="S109" s="4" t="inlineStr">
+        <is>
+          <t>http://www.school100.lviv.ua</t>
+        </is>
+      </c>
       <c r="T109" s="4" t="inlineStr">
         <is>
-          <t>Директор Івановська Марта Романівна</t>
+          <t>Директор Лакоцька Мирослава Петрівна</t>
         </is>
       </c>
       <c r="U109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y109" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №22 ім. В.Стефаника м. Львова</t>
+          <t>Середня загальноосвітня школа №13</t>
         </is>
       </c>
       <c r="B110" s="5" t="n">
-        <v>149480</v>
+        <v>147181</v>
       </c>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №22</t>
+          <t>СЗШ №13</t>
         </is>
       </c>
       <c r="E110" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G110" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H110" s="6" t="inlineStr">
         <is>
-          <t>4610137500</t>
+          <t>4610136800</t>
         </is>
       </c>
       <c r="I110" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J110" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K110" s="4" t="inlineStr">
         <is>
-          <t>вулиця Хімічна, 7</t>
+          <t>вулиця Драгана, 7</t>
         </is>
       </c>
       <c r="L110" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010615203</t>
+          <t>UA46060250010457177</t>
         </is>
       </c>
       <c r="M110" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N110" s="7"/>
       <c r="O110" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P110" s="4" t="inlineStr">
         <is>
-          <t>(032)2520221</t>
+          <t>(032)222-18-62</t>
         </is>
       </c>
       <c r="Q110" s="4"/>
       <c r="R110" s="4" t="inlineStr">
         <is>
-          <t>schoollviv22@gmail.com</t>
+          <t>lvivschool13@gmail.com</t>
         </is>
       </c>
       <c r="S110" s="4"/>
       <c r="T110" s="4" t="inlineStr">
         <is>
-          <t>Директор Цьоба Ірина Григоріївна</t>
+          <t>Директор Івановська Марта Романівна</t>
         </is>
       </c>
       <c r="U110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y110" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №23 м. Львова</t>
+          <t>Середня загальноосвітня школа №22 ім. В.Стефаника м. Львова</t>
         </is>
       </c>
       <c r="B111" s="5" t="n">
-        <v>149236</v>
+        <v>149480</v>
       </c>
       <c r="C111" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №23 м. Львова</t>
+          <t>СЗШ №22</t>
         </is>
       </c>
       <c r="E111" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G111" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H111" s="6" t="inlineStr">
         <is>
           <t>4610137500</t>
         </is>
       </c>
       <c r="I111" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J111" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K111" s="4" t="inlineStr">
         <is>
-          <t>вулиця Варшавська, 126</t>
+          <t>вулиця Хімічна, 7</t>
         </is>
       </c>
       <c r="L111" s="6" t="inlineStr">
         <is>
           <t>UA46060250010615203</t>
         </is>
       </c>
       <c r="M111" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N111" s="7"/>
       <c r="O111" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P111" s="4" t="inlineStr">
         <is>
-          <t>(032)2523226</t>
+          <t>(032)2520221</t>
         </is>
       </c>
       <c r="Q111" s="4"/>
       <c r="R111" s="4" t="inlineStr">
         <is>
-          <t>School23.Lviv@gmail.com</t>
+          <t>schoollviv22@gmail.com</t>
         </is>
       </c>
       <c r="S111" s="4"/>
       <c r="T111" s="4" t="inlineStr">
         <is>
-          <t>Директор Милян Любов Мирославівна</t>
+          <t>Директор Цьоба Ірина Григоріївна</t>
         </is>
       </c>
       <c r="U111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y111" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №27 м. Львова імені героя Небесної Сотні Юрія Вербицького</t>
+          <t>Середня загальноосвітня школа №23 м. Львова</t>
         </is>
       </c>
       <c r="B112" s="5" t="n">
-        <v>147668</v>
+        <v>149236</v>
       </c>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №27</t>
+          <t>СЗШ №23 м. Львова</t>
         </is>
       </c>
       <c r="E112" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G112" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H112" s="6" t="inlineStr">
         <is>
-          <t>4610136600</t>
+          <t>4610137500</t>
         </is>
       </c>
       <c r="I112" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J112" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K112" s="4" t="inlineStr">
         <is>
-          <t>вулиця Іл. Свєнціцького, 15</t>
+          <t>вулиця Варшавська, 126</t>
         </is>
       </c>
       <c r="L112" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010121390</t>
+          <t>UA46060250010615203</t>
         </is>
       </c>
       <c r="M112" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N112" s="7"/>
       <c r="O112" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P112" s="4" t="inlineStr">
         <is>
-          <t>(032)276-18-52</t>
+          <t>(032)2523226</t>
         </is>
       </c>
       <c r="Q112" s="4"/>
       <c r="R112" s="4" t="inlineStr">
         <is>
-          <t>school-27-lviv@ukr.net</t>
+          <t>School23.Lviv@gmail.com</t>
         </is>
       </c>
       <c r="S112" s="4"/>
       <c r="T112" s="4" t="inlineStr">
         <is>
-          <t>Директор Степанова Марія Володимирівна</t>
+          <t>Директор Милян Любов Мирославівна</t>
         </is>
       </c>
       <c r="U112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y112" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="4" t="inlineStr">
         <is>
-          <t>середня загальноосвітня школа №30</t>
+          <t>Середня загальноосвітня школа №27 м. Львова імені героя Небесної Сотні Юрія Вербицького</t>
         </is>
       </c>
       <c r="B113" s="5" t="n">
-        <v>148064</v>
+        <v>147668</v>
       </c>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №30</t>
+          <t>СЗШ №27</t>
         </is>
       </c>
       <c r="E113" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G113" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H113" s="6" t="inlineStr">
         <is>
-          <t>4610137500</t>
+          <t>4610136600</t>
         </is>
       </c>
       <c r="I113" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J113" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K113" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гетьмана Мазепи, 31</t>
+          <t>вулиця Іл. Свєнціцького, 15</t>
         </is>
       </c>
       <c r="L113" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010615203</t>
+          <t>UA46060250010121390</t>
         </is>
       </c>
       <c r="M113" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N113" s="7"/>
       <c r="O113" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P113" s="4" t="inlineStr">
         <is>
-          <t>(032)294-28-30</t>
+          <t>(032)276-18-52</t>
         </is>
       </c>
       <c r="Q113" s="4"/>
       <c r="R113" s="4" t="inlineStr">
         <is>
-          <t>school_30@ukr.net</t>
+          <t>school-27-lviv@ukr.net</t>
         </is>
       </c>
       <c r="S113" s="4"/>
       <c r="T113" s="4" t="inlineStr">
         <is>
-          <t>Директор Михалина Світлана Михайлівна</t>
+          <t>Директор Степанова Марія Володимирівна</t>
         </is>
       </c>
       <c r="U113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y113" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №32</t>
+          <t>середня загальноосвітня школа №30</t>
         </is>
       </c>
       <c r="B114" s="5" t="n">
-        <v>147166</v>
+        <v>148064</v>
       </c>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №32</t>
+          <t>СЗШ №30</t>
         </is>
       </c>
       <c r="E114" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G114" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H114" s="6" t="inlineStr">
         <is>
-          <t>4610136800</t>
+          <t>4610137500</t>
         </is>
       </c>
       <c r="I114" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J114" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K114" s="4" t="inlineStr">
         <is>
-          <t>вулиця Я. Гашека, 13</t>
+          <t>вулиця Гетьмана Мазепи, 31</t>
         </is>
       </c>
       <c r="L114" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010457177</t>
+          <t>UA46060250010615203</t>
         </is>
       </c>
       <c r="M114" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N114" s="7"/>
       <c r="O114" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P114" s="4" t="inlineStr">
         <is>
-          <t>(032)2345388</t>
+          <t>(032)294-28-30</t>
         </is>
       </c>
       <c r="Q114" s="4"/>
       <c r="R114" s="4" t="inlineStr">
         <is>
-          <t>school32lv@ukr.net</t>
+          <t>school_30@ukr.net</t>
         </is>
       </c>
       <c r="S114" s="4"/>
       <c r="T114" s="4" t="inlineStr">
         <is>
-          <t>Директор Пинянський Микола Зіновійович</t>
+          <t>Директор Михалина Світлана Михайлівна</t>
         </is>
       </c>
       <c r="U114" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V114" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W114" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X114" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y114" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №33 м. Львова</t>
+          <t>Середня загальноосвітня школа №32</t>
         </is>
       </c>
       <c r="B115" s="5" t="n">
-        <v>148065</v>
+        <v>147166</v>
       </c>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №33</t>
+          <t>СЗШ №32</t>
         </is>
       </c>
       <c r="E115" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G115" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H115" s="6" t="inlineStr">
         <is>
-          <t>4610137500</t>
+          <t>4610136800</t>
         </is>
       </c>
       <c r="I115" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J115" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K115" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 34</t>
+          <t>вулиця Я. Гашека, 13</t>
         </is>
       </c>
       <c r="L115" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010615203</t>
+          <t>UA46060250010457177</t>
         </is>
       </c>
       <c r="M115" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N115" s="7"/>
       <c r="O115" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P115" s="4" t="inlineStr">
         <is>
-          <t>(032)2520256</t>
+          <t>(032)2345388</t>
         </is>
       </c>
       <c r="Q115" s="4"/>
       <c r="R115" s="4" t="inlineStr">
         <is>
-          <t>Lv_school_33@ukr.net</t>
+          <t>school32lv@ukr.net</t>
         </is>
       </c>
       <c r="S115" s="4"/>
       <c r="T115" s="4" t="inlineStr">
         <is>
-          <t>Директор Согор Мирослава Мирославівна</t>
+          <t>Директор Пинянський Микола Зіновійович</t>
         </is>
       </c>
       <c r="U115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y115" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №34 ім.М.Шашкевича м. Львова</t>
+          <t>Середня загальноосвітня школа №33 м. Львова</t>
         </is>
       </c>
       <c r="B116" s="5" t="n">
-        <v>147659</v>
+        <v>148065</v>
       </c>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D116" s="4"/>
+      <c r="D116" s="4" t="inlineStr">
+        <is>
+          <t>СЗШ №33</t>
+        </is>
+      </c>
       <c r="E116" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G116" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H116" s="6" t="inlineStr">
         <is>
-          <t>4610136600</t>
+          <t>4610137500</t>
         </is>
       </c>
       <c r="I116" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J116" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K116" s="4" t="inlineStr">
         <is>
-          <t>вулиця Замкнена, 8</t>
+          <t>вулиця Шевченка, 34</t>
         </is>
       </c>
       <c r="L116" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010121390</t>
+          <t>UA46060250010615203</t>
         </is>
       </c>
       <c r="M116" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N116" s="7"/>
       <c r="O116" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P116" s="4" t="inlineStr">
         <is>
-          <t>(032)2615979</t>
+          <t>(032)2520256</t>
         </is>
       </c>
       <c r="Q116" s="4"/>
       <c r="R116" s="4" t="inlineStr">
         <is>
-          <t>school34_shashkevycha@ukr.net</t>
+          <t>Lv_school_33@ukr.net</t>
         </is>
       </c>
       <c r="S116" s="4"/>
       <c r="T116" s="4" t="inlineStr">
         <is>
-          <t>Директор Філіпішин Ольга Романівна</t>
+          <t>Директор Согор Мирослава Мирославівна</t>
         </is>
       </c>
       <c r="U116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y116" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №40 м. Львова</t>
+          <t>Середня загальноосвітня школа №34 ім.М.Шашкевича м. Львова</t>
         </is>
       </c>
       <c r="B117" s="5" t="n">
-        <v>147696</v>
+        <v>147659</v>
       </c>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D117" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D117" s="4"/>
       <c r="E117" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G117" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H117" s="6" t="inlineStr">
         <is>
-          <t>4610136300</t>
+          <t>4610136600</t>
         </is>
       </c>
       <c r="I117" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J117" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K117" s="4" t="inlineStr">
         <is>
-          <t>вулиця Любінська, 93-Б</t>
+          <t>вулиця Замкнена, 8</t>
         </is>
       </c>
       <c r="L117" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010259421</t>
+          <t>UA46060250010121390</t>
         </is>
       </c>
       <c r="M117" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N117" s="7"/>
       <c r="O117" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P117" s="4" t="inlineStr">
         <is>
-          <t>(032)2622002</t>
+          <t>(032)2615979</t>
         </is>
       </c>
       <c r="Q117" s="4"/>
       <c r="R117" s="4" t="inlineStr">
         <is>
-          <t>school40lv@gmail.com</t>
+          <t>school34_shashkevycha@ukr.net</t>
         </is>
       </c>
       <c r="S117" s="4"/>
       <c r="T117" s="4" t="inlineStr">
         <is>
-          <t>Директор Маковей Ірина Володимирівна</t>
+          <t>Директор Філіпішин Ольга Романівна</t>
         </is>
       </c>
       <c r="U117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y117" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №42 м. Львова</t>
+          <t>Середня загальноосвітня школа №40 м. Львова</t>
         </is>
       </c>
       <c r="B118" s="5" t="n">
-        <v>146937</v>
+        <v>147696</v>
       </c>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №42 м. Львова</t>
+          <t>СЗШ№40</t>
         </is>
       </c>
       <c r="E118" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G118" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H118" s="6" t="inlineStr">
         <is>
-          <t>4610137200</t>
+          <t>4610136300</t>
         </is>
       </c>
       <c r="I118" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J118" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K118" s="4" t="inlineStr">
         <is>
-          <t>вулиця Каштанова, 9</t>
+          <t>вулиця Любінська, 93-Б</t>
         </is>
       </c>
       <c r="L118" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010364817</t>
+          <t>UA46060250010259421</t>
         </is>
       </c>
       <c r="M118" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N118" s="7"/>
       <c r="O118" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P118" s="4" t="inlineStr">
         <is>
-          <t>(032)2712226</t>
+          <t>(032)2622002</t>
         </is>
       </c>
       <c r="Q118" s="4"/>
       <c r="R118" s="4" t="inlineStr">
         <is>
-          <t>skool42@ukr.net</t>
+          <t>school40lv@gmail.com</t>
         </is>
       </c>
       <c r="S118" s="4"/>
       <c r="T118" s="4" t="inlineStr">
         <is>
-          <t>Директор Король Микола Олексійович</t>
+          <t>Директор Маковей Ірина Володимирівна</t>
         </is>
       </c>
       <c r="U118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y118" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №54 м. Львова</t>
+          <t>Середня загальноосвітня школа №42 м. Львова</t>
         </is>
       </c>
       <c r="B119" s="5" t="n">
-        <v>148068</v>
+        <v>146937</v>
       </c>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
-          <t>СЗШ № 54</t>
+          <t>СЗШ №42 м. Львова</t>
         </is>
       </c>
       <c r="E119" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G119" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H119" s="6" t="inlineStr">
         <is>
-          <t>4610137500</t>
+          <t>4610137200</t>
         </is>
       </c>
       <c r="I119" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J119" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K119" s="4" t="inlineStr">
         <is>
-          <t>вулиця М. Хвильового, 16</t>
+          <t>вулиця Каштанова, 9</t>
         </is>
       </c>
       <c r="L119" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010615203</t>
+          <t>UA46060250010364817</t>
         </is>
       </c>
       <c r="M119" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N119" s="7"/>
       <c r="O119" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P119" s="4" t="inlineStr">
         <is>
-          <t>(032)2943333</t>
+          <t>(032)2712226</t>
         </is>
       </c>
       <c r="Q119" s="4"/>
       <c r="R119" s="4" t="inlineStr">
         <is>
-          <t>scool54@3g.ua</t>
+          <t>skool42@ukr.net</t>
         </is>
       </c>
       <c r="S119" s="4"/>
       <c r="T119" s="4" t="inlineStr">
         <is>
-          <t>Директор Пелещишин Ростислав Миколайович</t>
+          <t>Директор Король Микола Олексійович</t>
         </is>
       </c>
       <c r="U119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y119" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №60 м. Львова</t>
+          <t>Середня загальноосвітня школа №54 м. Львова</t>
         </is>
       </c>
       <c r="B120" s="5" t="n">
-        <v>147715</v>
+        <v>148068</v>
       </c>
       <c r="C120" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №60</t>
+          <t>СЗШ № 54</t>
         </is>
       </c>
       <c r="E120" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G120" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H120" s="6" t="inlineStr">
         <is>
-          <t>4610136300</t>
+          <t>4610137500</t>
         </is>
       </c>
       <c r="I120" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J120" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K120" s="4" t="inlineStr">
         <is>
-          <t>вулиця П. Полтави, 32</t>
+          <t>вулиця М. Хвильового, 16</t>
         </is>
       </c>
       <c r="L120" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010259421</t>
+          <t>UA46060250010615203</t>
         </is>
       </c>
       <c r="M120" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N120" s="7"/>
       <c r="O120" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P120" s="4" t="inlineStr">
         <is>
-          <t>(032)2624006, (032)2620232, (032)2620233</t>
+          <t>(032)2943333</t>
         </is>
       </c>
       <c r="Q120" s="4"/>
       <c r="R120" s="4" t="inlineStr">
         <is>
-          <t>schoollviv60@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>scool54@3g.ua</t>
+        </is>
+      </c>
+      <c r="S120" s="4"/>
       <c r="T120" s="4" t="inlineStr">
         <is>
-          <t>Директор Рачковська Людмила Романівна</t>
+          <t>Директор Пелещишин Ростислав Миколайович</t>
         </is>
       </c>
       <c r="U120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y120" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №62</t>
+          <t>Середня загальноосвітня школа №60 м. Львова</t>
         </is>
       </c>
       <c r="B121" s="5" t="n">
-        <v>147667</v>
+        <v>147715</v>
       </c>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №62</t>
+          <t>СЗШ №60</t>
         </is>
       </c>
       <c r="E121" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G121" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H121" s="6" t="inlineStr">
         <is>
-          <t>4610136600</t>
+          <t>4610136300</t>
         </is>
       </c>
       <c r="I121" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J121" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K121" s="4" t="inlineStr">
         <is>
-          <t>проспект Свободи, 16</t>
+          <t>вулиця П. Полтави, 32</t>
         </is>
       </c>
       <c r="L121" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010121390</t>
+          <t>UA46060250010259421</t>
         </is>
       </c>
       <c r="M121" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N121" s="7"/>
       <c r="O121" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P121" s="4" t="inlineStr">
         <is>
-          <t>(032)235-89-87</t>
+          <t>(032)2624006, (032)2620232, (032)2620233</t>
         </is>
       </c>
       <c r="Q121" s="4"/>
       <c r="R121" s="4" t="inlineStr">
         <is>
-          <t>scool62@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S121" s="4"/>
+          <t>schoollviv60@gmail.com</t>
+        </is>
+      </c>
+      <c r="S121" s="4" t="inlineStr">
+        <is>
+          <t>http://www.lvivschool60.ucoz.ru</t>
+        </is>
+      </c>
       <c r="T121" s="4" t="inlineStr">
         <is>
-          <t>Директор Перерва Володимир Володимирович</t>
+          <t>Директор Рачковська Людмила Романівна</t>
         </is>
       </c>
       <c r="U121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y121" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №63 м. Львова</t>
+          <t>Середня загальноосвітня школа №62</t>
         </is>
       </c>
       <c r="B122" s="5" t="n">
-        <v>146943</v>
+        <v>147667</v>
       </c>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
-          <t>СЗШ № 63 м. Львова</t>
+          <t>СЗШ №62</t>
         </is>
       </c>
       <c r="E122" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G122" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H122" s="6" t="inlineStr">
         <is>
-          <t>4610137200</t>
+          <t>4610136600</t>
         </is>
       </c>
       <c r="I122" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J122" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K122" s="4" t="inlineStr">
         <is>
-          <t>вулиця Личаківська, 171</t>
+          <t>проспект Свободи, 16</t>
         </is>
       </c>
       <c r="L122" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010364817</t>
+          <t>UA46060250010121390</t>
         </is>
       </c>
       <c r="M122" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N122" s="7"/>
       <c r="O122" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P122" s="4" t="inlineStr">
         <is>
-          <t>(0322)763837</t>
+          <t>(032)235-89-87</t>
         </is>
       </c>
       <c r="Q122" s="4"/>
       <c r="R122" s="4" t="inlineStr">
         <is>
-          <t>school_63@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>scool62@ukr.net</t>
+        </is>
+      </c>
+      <c r="S122" s="4"/>
       <c r="T122" s="4" t="inlineStr">
         <is>
-          <t>Директор Свинчук Світлана Анатоліївна</t>
+          <t>Директор Перерва Володимир Володимирович</t>
         </is>
       </c>
       <c r="U122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y122" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №65 м. Львова</t>
+          <t>Середня загальноосвітня школа №63 м. Львова</t>
         </is>
       </c>
       <c r="B123" s="5" t="n">
-        <v>147315</v>
+        <v>146943</v>
       </c>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №65 м. Львова</t>
+          <t>СЗШ № 63 м. Львова</t>
         </is>
       </c>
       <c r="E123" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G123" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H123" s="6" t="inlineStr">
         <is>
-          <t>4610136300</t>
+          <t>4610137200</t>
         </is>
       </c>
       <c r="I123" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J123" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K123" s="4" t="inlineStr">
         <is>
-          <t>вулиця Роксоляни, 35</t>
+          <t>вулиця Личаківська, 171</t>
         </is>
       </c>
       <c r="L123" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010259421</t>
+          <t>UA46060250010364817</t>
         </is>
       </c>
       <c r="M123" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N123" s="7"/>
       <c r="O123" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P123" s="4" t="inlineStr">
         <is>
-          <t>(032)2670571, (032)2670632</t>
+          <t>(0322)763837</t>
         </is>
       </c>
       <c r="Q123" s="4"/>
       <c r="R123" s="4" t="inlineStr">
         <is>
-          <t>szsh65lviv@gmail.com</t>
+          <t>school_63@ukr.net</t>
         </is>
       </c>
       <c r="S123" s="4" t="inlineStr">
         <is>
-          <t>http://65school.at.ua</t>
+          <t>http://school63.ucoz.ua</t>
         </is>
       </c>
       <c r="T123" s="4" t="inlineStr">
         <is>
-          <t>Директор Москаль Зоряна Володимирівна</t>
+          <t>Директор Свинчук Світлана Анатоліївна</t>
         </is>
       </c>
       <c r="U123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y123" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="4" t="inlineStr">
         <is>
-          <t>середня загальноосвітня школа №67 м. Львова</t>
+          <t>Середня загальноосвітня школа №65 м. Львова</t>
         </is>
       </c>
       <c r="B124" s="5" t="n">
-        <v>146976</v>
+        <v>147315</v>
       </c>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
-          <t>СЗШ № 67</t>
+          <t>СЗШ №65 м. Львова</t>
         </is>
       </c>
       <c r="E124" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G124" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H124" s="6" t="inlineStr">
         <is>
           <t>4610136300</t>
         </is>
       </c>
       <c r="I124" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J124" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K124" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сяйво, 18</t>
+          <t>вулиця Роксоляни, 35</t>
         </is>
       </c>
       <c r="L124" s="6" t="inlineStr">
         <is>
           <t>UA46060250010259421</t>
         </is>
       </c>
       <c r="M124" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N124" s="7"/>
       <c r="O124" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P124" s="4" t="inlineStr">
         <is>
-          <t>(032)2673612, (032)2673591</t>
+          <t>(032)2670571, (032)2670632</t>
         </is>
       </c>
       <c r="Q124" s="4"/>
       <c r="R124" s="4" t="inlineStr">
         <is>
-          <t>school67lviv@ukr.net</t>
+          <t>szsh65lviv@gmail.com</t>
         </is>
       </c>
       <c r="S124" s="4" t="inlineStr">
         <is>
-          <t>http://school67.lviv.ua</t>
+          <t>http://65school.at.ua</t>
         </is>
       </c>
       <c r="T124" s="4" t="inlineStr">
         <is>
-          <t>Директор Коваленко Олена Вікторівна</t>
+          <t>Директор Москаль Зоряна Володимирівна</t>
         </is>
       </c>
       <c r="U124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y124" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №68 м. Львова</t>
+          <t>середня загальноосвітня школа №67 м. Львова</t>
         </is>
       </c>
       <c r="B125" s="5" t="n">
-        <v>147070</v>
+        <v>146976</v>
       </c>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №68 м. Львова</t>
+          <t>СЗШ № 67</t>
         </is>
       </c>
       <c r="E125" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G125" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H125" s="6" t="inlineStr">
         <is>
           <t>4610136300</t>
         </is>
       </c>
       <c r="I125" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J125" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K125" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дозвільна, 3</t>
+          <t>вулиця Сяйво, 18</t>
         </is>
       </c>
       <c r="L125" s="6" t="inlineStr">
         <is>
           <t>UA46060250010259421</t>
         </is>
       </c>
       <c r="M125" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N125" s="7"/>
       <c r="O125" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P125" s="4" t="inlineStr">
         <is>
-          <t>(032)2625381, (032)2620106</t>
+          <t>(032)2673612, (032)2673591</t>
         </is>
       </c>
       <c r="Q125" s="4"/>
       <c r="R125" s="4" t="inlineStr">
         <is>
-          <t>school_lviv_68@windowslive.com</t>
+          <t>school67lviv@ukr.net</t>
         </is>
       </c>
       <c r="S125" s="4" t="inlineStr">
         <is>
-          <t>http://school-68-lviv.ucoz.ua</t>
+          <t>http://school67.lviv.ua</t>
         </is>
       </c>
       <c r="T125" s="4" t="inlineStr">
         <is>
-          <t>Директор Гнус Павло Миколайович</t>
+          <t>Директор Коваленко Олена Вікторівна</t>
         </is>
       </c>
       <c r="U125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y125" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №72</t>
+          <t>Середня загальноосвітня школа №68 м. Львова</t>
         </is>
       </c>
       <c r="B126" s="5" t="n">
-        <v>147735</v>
+        <v>147070</v>
       </c>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №72</t>
+          <t>СЗШ №68 м. Львова</t>
         </is>
       </c>
       <c r="E126" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G126" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H126" s="6" t="inlineStr">
         <is>
-          <t>4610136800</t>
+          <t>4610136300</t>
         </is>
       </c>
       <c r="I126" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J126" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K126" s="4" t="inlineStr">
         <is>
-          <t>вулиця Зубрівська, 1</t>
+          <t>вулиця Дозвільна, 3</t>
         </is>
       </c>
       <c r="L126" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010457177</t>
+          <t>UA46060250010259421</t>
         </is>
       </c>
       <c r="M126" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N126" s="7"/>
       <c r="O126" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P126" s="4" t="inlineStr">
         <is>
-          <t>(032)221-82-75</t>
+          <t>(032)2625381, (032)2620106</t>
         </is>
       </c>
       <c r="Q126" s="4"/>
       <c r="R126" s="4" t="inlineStr">
         <is>
-          <t>sikhiv72@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S126" s="4"/>
+          <t>school_lviv_68@windowslive.com</t>
+        </is>
+      </c>
+      <c r="S126" s="4" t="inlineStr">
+        <is>
+          <t>http://school-68-lviv.ucoz.ua</t>
+        </is>
+      </c>
       <c r="T126" s="4" t="inlineStr">
         <is>
-          <t>Директор Францішкевич-Федір Олена Михайлівна</t>
+          <t>Директор Гнус Павло Миколайович</t>
         </is>
       </c>
       <c r="U126" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V126" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W126" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X126" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y126" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="4" t="inlineStr">
         <is>
-          <t>середня загальноосвітня школа №73</t>
+          <t>Середня загальноосвітня школа №72</t>
         </is>
       </c>
       <c r="B127" s="5" t="n">
-        <v>147182</v>
+        <v>147735</v>
       </c>
       <c r="C127" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №73</t>
+          <t>СЗШ №72</t>
         </is>
       </c>
       <c r="E127" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F127" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G127" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H127" s="6" t="inlineStr">
         <is>
           <t>4610136800</t>
         </is>
       </c>
       <c r="I127" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J127" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K127" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дністерська, 5</t>
+          <t>вулиця Зубрівська, 1</t>
         </is>
       </c>
       <c r="L127" s="6" t="inlineStr">
         <is>
           <t>UA46060250010457177</t>
         </is>
       </c>
       <c r="M127" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N127" s="7"/>
       <c r="O127" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P127" s="4" t="inlineStr">
         <is>
-          <t>(032)2708502</t>
+          <t>(032)221-82-75</t>
         </is>
       </c>
       <c r="Q127" s="4"/>
       <c r="R127" s="4" t="inlineStr">
         <is>
-          <t>shkola73@ukr.net</t>
+          <t>sikhiv72@gmail.com</t>
         </is>
       </c>
       <c r="S127" s="4"/>
       <c r="T127" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Титова Світлана Богданівна</t>
+          <t>Директор Францішкевич-Федір Олена Михайлівна</t>
         </is>
       </c>
       <c r="U127" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V127" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W127" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X127" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y127" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="4" t="inlineStr">
         <is>
-          <t>середня загальноосвітня школа №84 імені Блаженної Йосафати Гордашевської</t>
+          <t>середня загальноосвітня школа №73</t>
         </is>
       </c>
       <c r="B128" s="5" t="n">
-        <v>147726</v>
+        <v>147182</v>
       </c>
       <c r="C128" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №84 ім. Бл. Йосафати Гордашевської</t>
+          <t>СЗШ №73</t>
         </is>
       </c>
       <c r="E128" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G128" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H128" s="6" t="inlineStr">
         <is>
           <t>4610136800</t>
         </is>
       </c>
       <c r="I128" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J128" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K128" s="4" t="inlineStr">
         <is>
-          <t>вулиця Зубрівська, 30</t>
+          <t>вулиця Дністерська, 5</t>
         </is>
       </c>
       <c r="L128" s="6" t="inlineStr">
         <is>
           <t>UA46060250010457177</t>
         </is>
       </c>
       <c r="M128" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N128" s="7"/>
       <c r="O128" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P128" s="4" t="inlineStr">
         <is>
-          <t>(032)2223349</t>
+          <t>(032)2708502</t>
         </is>
       </c>
       <c r="Q128" s="4"/>
       <c r="R128" s="4" t="inlineStr">
         <is>
-          <t>szsh84lviv@ukr.net</t>
+          <t>shkola73@ukr.net</t>
         </is>
       </c>
       <c r="S128" s="4"/>
       <c r="T128" s="4" t="inlineStr">
         <is>
-          <t>Директор Колеснікова Єлизавета Борисівна</t>
+          <t>Директор Титова Світлана Богданівна</t>
         </is>
       </c>
       <c r="U128" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V128" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W128" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X128" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y128" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №86</t>
+          <t>середня загальноосвітня школа №84 імені Блаженної Йосафати Гордашевської</t>
         </is>
       </c>
       <c r="B129" s="5" t="n">
-        <v>147723</v>
+        <v>147726</v>
       </c>
       <c r="C129" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D129" s="4" t="inlineStr">
         <is>
-          <t>СЗШ № 86</t>
+          <t>СЗШ №84 ім. Бл. Йосафати Гордашевської</t>
         </is>
       </c>
       <c r="E129" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F129" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G129" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H129" s="6" t="inlineStr">
         <is>
           <t>4610136800</t>
         </is>
       </c>
       <c r="I129" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J129" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K129" s="4" t="inlineStr">
         <is>
-          <t>вулиця Скорини, 34</t>
+          <t>вулиця Зубрівська, 30</t>
         </is>
       </c>
       <c r="L129" s="6" t="inlineStr">
         <is>
           <t>UA46060250010457177</t>
         </is>
       </c>
       <c r="M129" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N129" s="7"/>
       <c r="O129" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P129" s="4" t="inlineStr">
         <is>
-          <t>(032)2231478</t>
+          <t>(032)2223349</t>
         </is>
       </c>
       <c r="Q129" s="4"/>
       <c r="R129" s="4" t="inlineStr">
         <is>
-          <t>lviv86school@ukr.net</t>
+          <t>szsh84lviv@ukr.net</t>
         </is>
       </c>
       <c r="S129" s="4"/>
       <c r="T129" s="4" t="inlineStr">
         <is>
-          <t>Директор Струк Руслана Василівна</t>
+          <t>Директор Колеснікова Єлизавета Борисівна</t>
         </is>
       </c>
       <c r="U129" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V129" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W129" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X129" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y129" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №9</t>
+          <t>Середня загальноосвітня школа №86</t>
         </is>
       </c>
       <c r="B130" s="5" t="n">
-        <v>146947</v>
+        <v>147723</v>
       </c>
       <c r="C130" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D130" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №9 м. Львова</t>
+          <t>СЗШ № 86</t>
         </is>
       </c>
       <c r="E130" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F130" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G130" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H130" s="6" t="inlineStr">
         <is>
-          <t>4610136600</t>
+          <t>4610136800</t>
         </is>
       </c>
       <c r="I130" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J130" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K130" s="4" t="inlineStr">
         <is>
-          <t>вулиця Коперника, 40</t>
+          <t>вулиця Скорини, 34</t>
         </is>
       </c>
       <c r="L130" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010121390</t>
+          <t>UA46060250010457177</t>
         </is>
       </c>
       <c r="M130" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N130" s="7"/>
       <c r="O130" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P130" s="4" t="inlineStr">
         <is>
-          <t>(032)2613263</t>
+          <t>(032)2231478</t>
         </is>
       </c>
       <c r="Q130" s="4"/>
       <c r="R130" s="4" t="inlineStr">
         <is>
-          <t>shkola9-lv@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>lviv86school@ukr.net</t>
+        </is>
+      </c>
+      <c r="S130" s="4"/>
       <c r="T130" s="4" t="inlineStr">
         <is>
-          <t>Директор Співак Віра Ярославівна</t>
+          <t>Директор Струк Руслана Василівна</t>
         </is>
       </c>
       <c r="U130" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V130" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W130" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X130" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y130" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №90 м. Львова</t>
+          <t>Середня загальноосвітня школа №9</t>
         </is>
       </c>
       <c r="B131" s="5" t="n">
-        <v>147212</v>
+        <v>146947</v>
       </c>
       <c r="C131" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №90</t>
+          <t>СЗШ №9 м. Львова</t>
         </is>
       </c>
       <c r="E131" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G131" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H131" s="6" t="inlineStr">
         <is>
-          <t>4610136800</t>
+          <t>4610136600</t>
         </is>
       </c>
       <c r="I131" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J131" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K131" s="4" t="inlineStr">
         <is>
-          <t>вулиця Антоненка-Давидовича, 2</t>
+          <t>вулиця Коперника, 40</t>
         </is>
       </c>
       <c r="L131" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010457177</t>
+          <t>UA46060250010121390</t>
         </is>
       </c>
       <c r="M131" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N131" s="7"/>
       <c r="O131" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P131" s="4" t="inlineStr">
         <is>
-          <t>(0322)223484</t>
+          <t>(032)2613263</t>
         </is>
       </c>
       <c r="Q131" s="4"/>
       <c r="R131" s="4" t="inlineStr">
         <is>
-          <t>lviv.school.90@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S131" s="4"/>
+          <t>shkola9-lv@ukr.net</t>
+        </is>
+      </c>
+      <c r="S131" s="4" t="inlineStr">
+        <is>
+          <t>http://www.shkola9-lv.at.ua</t>
+        </is>
+      </c>
       <c r="T131" s="4" t="inlineStr">
         <is>
-          <t>Директор Скабара Тетяна Володимирівна</t>
+          <t>Директор Співак Віра Ярославівна</t>
         </is>
       </c>
       <c r="U131" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V131" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W131" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X131" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y131" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №92 м. Львова</t>
+          <t>Середня загальноосвітня школа №90 м. Львова</t>
         </is>
       </c>
       <c r="B132" s="5" t="n">
-        <v>148224</v>
+        <v>147212</v>
       </c>
       <c r="C132" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D132" s="4" t="inlineStr">
         <is>
-          <t>ЗОШ №92 м. Львова</t>
+          <t>СЗШ №90</t>
         </is>
       </c>
       <c r="E132" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F132" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G132" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H132" s="6" t="inlineStr">
         <is>
-          <t>4610137500</t>
+          <t>4610136800</t>
         </is>
       </c>
       <c r="I132" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J132" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K132" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 390</t>
+          <t>вулиця Антоненка-Давидовича, 2</t>
         </is>
       </c>
       <c r="L132" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010615203</t>
+          <t>UA46060250010457177</t>
         </is>
       </c>
       <c r="M132" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N132" s="7"/>
       <c r="O132" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P132" s="4" t="inlineStr">
         <is>
-          <t>(032)291-14-84</t>
+          <t>(0322)223484</t>
         </is>
       </c>
       <c r="Q132" s="4"/>
       <c r="R132" s="4" t="inlineStr">
         <is>
-          <t>shkola92@ukr.net</t>
+          <t>lviv.school.90@gmail.com</t>
         </is>
       </c>
       <c r="S132" s="4"/>
       <c r="T132" s="4" t="inlineStr">
         <is>
-          <t>Директор Малко Мар'яна Андріївна</t>
+          <t>Директор Скабара Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y132" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="4" t="inlineStr">
         <is>
-          <t>середня загальноосвітня школа №95</t>
+          <t>Середня загальноосвітня школа №92 м. Львова</t>
         </is>
       </c>
       <c r="B133" s="5" t="n">
-        <v>147724</v>
+        <v>148224</v>
       </c>
       <c r="C133" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
-          <t>СЗШ № 95</t>
+          <t>ЗОШ №92 м. Львова</t>
         </is>
       </c>
       <c r="E133" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G133" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H133" s="6" t="inlineStr">
         <is>
-          <t>4610136800</t>
+          <t>4610137500</t>
         </is>
       </c>
       <c r="I133" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J133" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K133" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кавалерідзе І., 15</t>
+          <t>вулиця Шевченка, 390</t>
         </is>
       </c>
       <c r="L133" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010457177</t>
+          <t>UA46060250010615203</t>
         </is>
       </c>
       <c r="M133" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N133" s="7"/>
       <c r="O133" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P133" s="4" t="inlineStr">
         <is>
-          <t>(0322)216830</t>
+          <t>(032)291-14-84</t>
         </is>
       </c>
       <c r="Q133" s="4"/>
       <c r="R133" s="4" t="inlineStr">
         <is>
-          <t>lvivschool95@ukr.net</t>
+          <t>shkola92@ukr.net</t>
         </is>
       </c>
       <c r="S133" s="4"/>
       <c r="T133" s="4" t="inlineStr">
         <is>
-          <t>Директор Приймак Наталія Петрівна</t>
+          <t>Директор Малко Мар'яна Андріївна</t>
         </is>
       </c>
       <c r="U133" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V133" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W133" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X133" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y133" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №96 МЖК-1</t>
+          <t>середня загальноосвітня школа №95</t>
         </is>
       </c>
       <c r="B134" s="5" t="n">
-        <v>147279</v>
+        <v>147724</v>
       </c>
       <c r="C134" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №96 МЖК-1</t>
+          <t>СЗШ № 95</t>
         </is>
       </c>
       <c r="E134" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G134" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H134" s="6" t="inlineStr">
         <is>
           <t>4610136800</t>
         </is>
       </c>
       <c r="I134" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J134" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K134" s="4" t="inlineStr">
         <is>
-          <t>вулиця Довженка, 13</t>
+          <t>вулиця Кавалерідзе І., 15</t>
         </is>
       </c>
       <c r="L134" s="6" t="inlineStr">
         <is>
           <t>UA46060250010457177</t>
         </is>
       </c>
       <c r="M134" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N134" s="7"/>
       <c r="O134" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P134" s="4" t="inlineStr">
         <is>
-          <t>(032)2222842</t>
+          <t>(0322)216830</t>
         </is>
       </c>
       <c r="Q134" s="4"/>
       <c r="R134" s="4" t="inlineStr">
         <is>
-          <t>school-96.lviv@ukr.net</t>
+          <t>lvivschool95@ukr.net</t>
         </is>
       </c>
       <c r="S134" s="4"/>
       <c r="T134" s="4" t="inlineStr">
         <is>
-          <t>Директор Нечепурна Ярина Богданівна</t>
+          <t>Директор Приймак Наталія Петрівна</t>
         </is>
       </c>
       <c r="U134" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V134" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W134" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X134" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y134" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №97 м. Львова</t>
+          <t>Середня загальноосвітня школа №96 МЖК-1</t>
         </is>
       </c>
       <c r="B135" s="5" t="n">
-        <v>148220</v>
+        <v>147279</v>
       </c>
       <c r="C135" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №97 м.Львова</t>
+          <t>СЗШ №96 МЖК-1</t>
         </is>
       </c>
       <c r="E135" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F135" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G135" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H135" s="6" t="inlineStr">
         <is>
-          <t>4610137500</t>
+          <t>4610136800</t>
         </is>
       </c>
       <c r="I135" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J135" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K135" s="4" t="inlineStr">
         <is>
-          <t>вулиця І. Миколайчука, 18</t>
+          <t>вулиця Довженка, 13</t>
         </is>
       </c>
       <c r="L135" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010615203</t>
+          <t>UA46060250010457177</t>
         </is>
       </c>
       <c r="M135" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N135" s="7"/>
       <c r="O135" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P135" s="4" t="inlineStr">
         <is>
-          <t>(032)2943722</t>
+          <t>(032)2222842</t>
         </is>
       </c>
       <c r="Q135" s="4"/>
       <c r="R135" s="4" t="inlineStr">
         <is>
-          <t>lvivecole97@ukr.net</t>
+          <t>school-96.lviv@ukr.net</t>
         </is>
       </c>
       <c r="S135" s="4"/>
       <c r="T135" s="4" t="inlineStr">
         <is>
-          <t>Директор Гера Віра Володимирівна</t>
+          <t>Директор Нечепурна Ярина Богданівна</t>
         </is>
       </c>
       <c r="U135" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V135" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W135" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X135" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y135" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №98 м. Львова</t>
+          <t>Середня загальноосвітня школа №97 м. Львова</t>
         </is>
       </c>
       <c r="B136" s="5" t="n">
-        <v>147725</v>
+        <v>148220</v>
       </c>
       <c r="C136" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
-          <t>Школа №98 м.Львова</t>
+          <t>СЗШ №97 м.Львова</t>
         </is>
       </c>
       <c r="E136" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F136" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G136" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H136" s="6" t="inlineStr">
         <is>
-          <t>4610136800</t>
+          <t>4610137500</t>
         </is>
       </c>
       <c r="I136" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J136" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K136" s="4" t="inlineStr">
         <is>
-          <t>вулиця Трильовського, 12</t>
+          <t>вулиця І. Миколайчука, 18</t>
         </is>
       </c>
       <c r="L136" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010457177</t>
+          <t>UA46060250010615203</t>
         </is>
       </c>
       <c r="M136" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N136" s="7"/>
       <c r="O136" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P136" s="4" t="inlineStr">
         <is>
-          <t>(032)2226571</t>
+          <t>(032)2943722</t>
         </is>
       </c>
       <c r="Q136" s="4"/>
       <c r="R136" s="4" t="inlineStr">
         <is>
-          <t>school98@ukr.net</t>
+          <t>lvivecole97@ukr.net</t>
         </is>
       </c>
       <c r="S136" s="4"/>
       <c r="T136" s="4" t="inlineStr">
         <is>
-          <t>Директор Земба Людмила Ігорівна</t>
+          <t>Директор Гера Віра Володимирівна</t>
         </is>
       </c>
       <c r="U136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y136" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №99 м. Львова</t>
+          <t>Середня загальноосвітня школа №98 м. Львова</t>
         </is>
       </c>
       <c r="B137" s="5" t="n">
-        <v>148204</v>
+        <v>147725</v>
       </c>
       <c r="C137" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
-          <t>СЗШ № 99 м. Львова</t>
+          <t>Школа №98 м.Львова</t>
         </is>
       </c>
       <c r="E137" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G137" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H137" s="6" t="inlineStr">
         <is>
-          <t>4610137500</t>
+          <t>4610136800</t>
         </is>
       </c>
       <c r="I137" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J137" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K137" s="4" t="inlineStr">
         <is>
-          <t>вулиця Творча, 1</t>
+          <t>вулиця Трильовського, 12</t>
         </is>
       </c>
       <c r="L137" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010615203</t>
+          <t>UA46060250010457177</t>
         </is>
       </c>
       <c r="M137" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N137" s="7"/>
       <c r="O137" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P137" s="4" t="inlineStr">
         <is>
-          <t>(032)294-33-38</t>
+          <t>(032)2226571</t>
         </is>
       </c>
       <c r="Q137" s="4"/>
       <c r="R137" s="4" t="inlineStr">
         <is>
-          <t>school-99@meta.ua</t>
+          <t>school98@ukr.net</t>
         </is>
       </c>
       <c r="S137" s="4"/>
       <c r="T137" s="4" t="inlineStr">
         <is>
-          <t>Директор Мохнацька Віра Йосипівна</t>
+          <t>Директор Земба Людмила Ігорівна</t>
         </is>
       </c>
       <c r="U137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y137" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа І-ІІІ ступенів №20 м. Львова</t>
+          <t>Середня загальноосвітня школа №99 м. Львова</t>
         </is>
       </c>
       <c r="B138" s="5" t="n">
-        <v>149235</v>
+        <v>148204</v>
       </c>
       <c r="C138" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №20 м. Львова</t>
+          <t>СЗШ № 99 м. Львова</t>
         </is>
       </c>
       <c r="E138" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F138" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G138" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H138" s="6" t="inlineStr">
         <is>
           <t>4610137500</t>
         </is>
       </c>
       <c r="I138" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J138" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K138" s="4" t="inlineStr">
         <is>
-          <t>вулиця К. Скидана, 18</t>
+          <t>вулиця Творча, 1</t>
         </is>
       </c>
       <c r="L138" s="6" t="inlineStr">
         <is>
           <t>UA46060250010615203</t>
         </is>
       </c>
       <c r="M138" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N138" s="7"/>
       <c r="O138" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P138" s="4" t="inlineStr">
         <is>
-          <t>(032)2520484</t>
+          <t>(032)294-33-38</t>
         </is>
       </c>
       <c r="Q138" s="4"/>
       <c r="R138" s="4" t="inlineStr">
         <is>
-          <t>lviv_school20@ukr.net</t>
+          <t>school-99@meta.ua</t>
         </is>
       </c>
       <c r="S138" s="4"/>
       <c r="T138" s="4" t="inlineStr">
         <is>
-          <t>Директор Ясниська Наталія Іванівна</t>
+          <t>Директор Мохнацька Віра Йосипівна</t>
         </is>
       </c>
       <c r="U138" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V138" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W138" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X138" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y138" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа І-ІІІ ступенів №31 м. Львова</t>
+          <t>Середня загальноосвітня школа І-ІІІ ступенів №20 м. Львова</t>
         </is>
       </c>
       <c r="B139" s="5" t="n">
-        <v>149563</v>
+        <v>149235</v>
       </c>
       <c r="C139" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
-          <t>Школа №31</t>
+          <t>СЗШ №20 м. Львова</t>
         </is>
       </c>
       <c r="E139" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F139" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G139" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H139" s="6" t="inlineStr">
         <is>
-          <t>4610136900</t>
+          <t>4610137500</t>
         </is>
       </c>
       <c r="I139" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J139" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K139" s="4" t="inlineStr">
         <is>
-          <t>вулиця Княгині Ольги, 104</t>
+          <t>вулиця К. Скидана, 18</t>
         </is>
       </c>
       <c r="L139" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010515336</t>
+          <t>UA46060250010615203</t>
         </is>
       </c>
       <c r="M139" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N139" s="7"/>
       <c r="O139" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P139" s="4" t="inlineStr">
         <is>
-          <t>(032)2634181</t>
+          <t>(032)2520484</t>
         </is>
       </c>
       <c r="Q139" s="4"/>
       <c r="R139" s="4" t="inlineStr">
         <is>
-          <t>shola31@ukr.net</t>
+          <t>lviv_school20@ukr.net</t>
         </is>
       </c>
       <c r="S139" s="4"/>
       <c r="T139" s="4" t="inlineStr">
         <is>
-          <t>Директор Бережанська Христина Ярославівна</t>
+          <t>Директор Ясниська Наталія Іванівна</t>
         </is>
       </c>
       <c r="U139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y139" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа І-ІІІ ступенів №36 м. Львова</t>
+          <t>Середня загальноосвітня школа І-ІІІ ступенів №31 м. Львова</t>
         </is>
       </c>
       <c r="B140" s="5" t="n">
-        <v>149649</v>
+        <v>149563</v>
       </c>
       <c r="C140" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №36</t>
+          <t>Школа №31</t>
         </is>
       </c>
       <c r="E140" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G140" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H140" s="6" t="inlineStr">
         <is>
           <t>4610136900</t>
         </is>
       </c>
       <c r="I140" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J140" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K140" s="4" t="inlineStr">
         <is>
-          <t>вулиця Володимира Великого, 55-Б</t>
+          <t>вулиця Княгині Ольги, 104</t>
         </is>
       </c>
       <c r="L140" s="6" t="inlineStr">
         <is>
           <t>UA46060250010515336</t>
         </is>
       </c>
       <c r="M140" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N140" s="7"/>
       <c r="O140" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P140" s="4" t="inlineStr">
         <is>
-          <t>(032)2635366</t>
+          <t>(032)2634181</t>
         </is>
       </c>
       <c r="Q140" s="4"/>
       <c r="R140" s="4" t="inlineStr">
         <is>
-          <t>school36@ukr.net</t>
+          <t>shola31@ukr.net</t>
         </is>
       </c>
       <c r="S140" s="4"/>
       <c r="T140" s="4" t="inlineStr">
         <is>
-          <t>Директор Гірчак Віта Юріївна</t>
+          <t>Директор Бережанська Христина Ярославівна</t>
         </is>
       </c>
       <c r="U140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y140" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа І-ІІІ ступенів №48 м. Львова</t>
+          <t>Середня загальноосвітня школа І-ІІІ ступенів №36 м. Львова</t>
         </is>
       </c>
       <c r="B141" s="5" t="n">
-        <v>148052</v>
+        <v>149649</v>
       </c>
       <c r="C141" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D141" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №48</t>
+          <t>СЗШ №36</t>
         </is>
       </c>
       <c r="E141" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F141" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G141" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H141" s="6" t="inlineStr">
         <is>
           <t>4610136900</t>
         </is>
       </c>
       <c r="I141" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J141" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K141" s="4" t="inlineStr">
         <is>
-          <t>вулиця Рубчака, 8</t>
+          <t>вулиця Володимира Великого, 55-Б</t>
         </is>
       </c>
       <c r="L141" s="6" t="inlineStr">
         <is>
           <t>UA46060250010515336</t>
         </is>
       </c>
       <c r="M141" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N141" s="7"/>
       <c r="O141" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P141" s="4" t="inlineStr">
         <is>
-          <t>(032)2639344, (032)2330820</t>
+          <t>(032)2635366</t>
         </is>
       </c>
       <c r="Q141" s="4"/>
       <c r="R141" s="4" t="inlineStr">
         <is>
-          <t>school48lvov@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>school36@ukr.net</t>
+        </is>
+      </c>
+      <c r="S141" s="4"/>
       <c r="T141" s="4" t="inlineStr">
         <is>
-          <t>Директор Гарасим Роман Васильович</t>
+          <t>Директор Гірчак Віта Юріївна</t>
         </is>
       </c>
       <c r="U141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y141" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа І-ІІІ ступенів №49 м. Львова</t>
+          <t>Середня загальноосвітня школа І-ІІІ ступенів №48 м. Львова</t>
         </is>
       </c>
       <c r="B142" s="5" t="n">
-        <v>146944</v>
+        <v>148052</v>
       </c>
       <c r="C142" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
-          <t>СЗШ№49</t>
+          <t>СЗШ №48</t>
         </is>
       </c>
       <c r="E142" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F142" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G142" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H142" s="6" t="inlineStr">
         <is>
-          <t>4610137200</t>
+          <t>4610136900</t>
         </is>
       </c>
       <c r="I142" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J142" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K142" s="4" t="inlineStr">
         <is>
-          <t>вулиця О. Басараб, 4</t>
+          <t>вулиця Рубчака, 8</t>
         </is>
       </c>
       <c r="L142" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010364817</t>
+          <t>UA46060250010515336</t>
         </is>
       </c>
       <c r="M142" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N142" s="7"/>
       <c r="O142" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P142" s="4" t="inlineStr">
         <is>
-          <t>(032)2752285, (032)2767991</t>
+          <t>(032)2639344, (032)2330820</t>
         </is>
       </c>
       <c r="Q142" s="4"/>
       <c r="R142" s="4" t="inlineStr">
         <is>
-          <t>shkola_49@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S142" s="4"/>
+          <t>school48lvov@ukr.net</t>
+        </is>
+      </c>
+      <c r="S142" s="4" t="inlineStr">
+        <is>
+          <t>www.scool48lviv.at.ua</t>
+        </is>
+      </c>
       <c r="T142" s="4" t="inlineStr">
         <is>
-          <t>Директор Грамоліна Уляна Ярославівна</t>
+          <t>Директор Гарасим Роман Васильович</t>
         </is>
       </c>
       <c r="U142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y142" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа І-ІІІ ступенів №50 м. Львова</t>
+          <t>Середня загальноосвітня школа І-ІІІ ступенів №49 м. Львова</t>
         </is>
       </c>
       <c r="B143" s="5" t="n">
-        <v>149192</v>
+        <v>146944</v>
       </c>
       <c r="C143" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
-          <t>СЗШ № 50 І-ІІІ ст. м. Львова</t>
+          <t>СЗШ№49</t>
         </is>
       </c>
       <c r="E143" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G143" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H143" s="6" t="inlineStr">
         <is>
-          <t>4610136900</t>
+          <t>4610137200</t>
         </is>
       </c>
       <c r="I143" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J143" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K143" s="4" t="inlineStr">
         <is>
-          <t>вулиця Комаринця, 2</t>
+          <t>вулиця О. Басараб, 4</t>
         </is>
       </c>
       <c r="L143" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010515336</t>
+          <t>UA46060250010364817</t>
         </is>
       </c>
       <c r="M143" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N143" s="7"/>
       <c r="O143" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P143" s="4" t="inlineStr">
         <is>
-          <t>(032)2385291</t>
+          <t>(032)2752285, (032)2767991</t>
         </is>
       </c>
       <c r="Q143" s="4"/>
       <c r="R143" s="4" t="inlineStr">
         <is>
-          <t>info@school50.lviv.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>shkola_49@ukr.net</t>
+        </is>
+      </c>
+      <c r="S143" s="4"/>
       <c r="T143" s="4" t="inlineStr">
         <is>
-          <t>Директор Білан Мар'яна Іванівна</t>
+          <t>Директор Грамоліна Уляна Ярославівна</t>
         </is>
       </c>
       <c r="U143" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V143" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W143" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X143" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y143" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа І-ІІІ ступенів №55 м. Львова, що знаходиться у комунальній власності Львівської міської ради</t>
+          <t>Середня загальноосвітня школа І-ІІІ ступенів №50 м. Львова</t>
         </is>
       </c>
       <c r="B144" s="5" t="n">
-        <v>149583</v>
+        <v>149192</v>
       </c>
       <c r="C144" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D144" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №55 м.Львова</t>
+          <t>СЗШ № 50 І-ІІІ ст. м. Львова</t>
         </is>
       </c>
       <c r="E144" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F144" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G144" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H144" s="6" t="inlineStr">
         <is>
           <t>4610136900</t>
         </is>
       </c>
       <c r="I144" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J144" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K144" s="4" t="inlineStr">
         <is>
-          <t>вулиця Степана Бандери, 91</t>
+          <t>вулиця Комаринця, 2</t>
         </is>
       </c>
       <c r="L144" s="6" t="inlineStr">
         <is>
           <t>UA46060250010515336</t>
         </is>
       </c>
       <c r="M144" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N144" s="7"/>
       <c r="O144" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P144" s="4" t="inlineStr">
         <is>
-          <t>(032)2374669</t>
+          <t>(032)2385291</t>
         </is>
       </c>
       <c r="Q144" s="4"/>
       <c r="R144" s="4" t="inlineStr">
         <is>
-          <t>school_55@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S144" s="4"/>
+          <t>info@school50.lviv.ua</t>
+        </is>
+      </c>
+      <c r="S144" s="4" t="inlineStr">
+        <is>
+          <t>school50.lviv.ua</t>
+        </is>
+      </c>
       <c r="T144" s="4" t="inlineStr">
         <is>
-          <t>Директор Галушко Ігор Володимирович</t>
+          <t>Директор Білан Мар'яна Іванівна</t>
         </is>
       </c>
       <c r="U144" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V144" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W144" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X144" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y144" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="4" t="inlineStr">
         <is>
-          <t>середня загальноосвітня школа І-ІІІ ступенів №78 м. Львова</t>
+          <t>Середня загальноосвітня школа І-ІІІ ступенів №55 м. Львова, що знаходиться у комунальній власності Львівської міської ради</t>
         </is>
       </c>
       <c r="B145" s="5" t="n">
-        <v>149240</v>
+        <v>149583</v>
       </c>
       <c r="C145" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
-          <t>СЗШ № 78</t>
+          <t>СЗШ №55 м.Львова</t>
         </is>
       </c>
       <c r="E145" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G145" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H145" s="6" t="inlineStr">
         <is>
-          <t>4610137500</t>
+          <t>4610136900</t>
         </is>
       </c>
       <c r="I145" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J145" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K145" s="4" t="inlineStr">
         <is>
-          <t>вулиця Замарстинівська, 132</t>
+          <t>вулиця Степана Бандери, 91</t>
         </is>
       </c>
       <c r="L145" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010615203</t>
+          <t>UA46060250010515336</t>
         </is>
       </c>
       <c r="M145" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N145" s="7"/>
       <c r="O145" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P145" s="4" t="inlineStr">
         <is>
-          <t>(032)2522542</t>
+          <t>(032)2374669</t>
         </is>
       </c>
       <c r="Q145" s="4"/>
       <c r="R145" s="4" t="inlineStr">
         <is>
-          <t>SEKRETAR78@UKR.NET</t>
-[...6 lines deleted...]
-      </c>
+          <t>school_55@ukr.net</t>
+        </is>
+      </c>
+      <c r="S145" s="4"/>
       <c r="T145" s="4" t="inlineStr">
         <is>
-          <t>Директор Солодовнікова Ірина Іванівна</t>
+          <t>Директор Галушко Ігор Володимирович</t>
         </is>
       </c>
       <c r="U145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y145" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа І-ІІІ ступенів №91 м. Львова</t>
+          <t>середня загальноосвітня школа І-ІІІ ступенів №78 м. Львова</t>
         </is>
       </c>
       <c r="B146" s="5" t="n">
-        <v>148069</v>
+        <v>149240</v>
       </c>
       <c r="C146" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D146" s="4" t="inlineStr">
         <is>
-          <t>СЗШ № 91 м.Львів</t>
+          <t>СЗШ № 78</t>
         </is>
       </c>
       <c r="E146" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F146" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G146" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H146" s="6" t="inlineStr">
         <is>
           <t>4610137500</t>
         </is>
       </c>
       <c r="I146" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J146" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K146" s="4" t="inlineStr">
         <is>
-          <t>вулиця Варшавська, 58</t>
+          <t>вулиця Замарстинівська, 132</t>
         </is>
       </c>
       <c r="L146" s="6" t="inlineStr">
         <is>
           <t>UA46060250010615203</t>
         </is>
       </c>
       <c r="M146" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N146" s="7"/>
       <c r="O146" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P146" s="4" t="inlineStr">
         <is>
-          <t>(032)231-64-01</t>
+          <t>(032)2522542</t>
         </is>
       </c>
       <c r="Q146" s="4"/>
       <c r="R146" s="4" t="inlineStr">
         <is>
-          <t>sh91lviv@i.ua</t>
-[...2 lines deleted...]
-      <c r="S146" s="4"/>
+          <t>SEKRETAR78@UKR.NET</t>
+        </is>
+      </c>
+      <c r="S146" s="4" t="inlineStr">
+        <is>
+          <t>https://www.78school.net.ua/</t>
+        </is>
+      </c>
       <c r="T146" s="4" t="inlineStr">
         <is>
-          <t>Директор Пиза Галина Юріївна</t>
+          <t>Директор Солодовнікова Ірина Іванівна</t>
         </is>
       </c>
       <c r="U146" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V146" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W146" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X146" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y146" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю «Байлінгвел Інтернешнл СТЕМ Скул»</t>
+          <t>Середня загальноосвітня школа І-ІІІ ступенів №91 м. Львова</t>
         </is>
       </c>
       <c r="B147" s="5" t="n">
-        <v>176571</v>
+        <v>148069</v>
       </c>
       <c r="C147" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D147" s="4" t="inlineStr">
         <is>
-          <t>Bilingual STEM School</t>
+          <t>СЗШ № 91 м.Львів</t>
         </is>
       </c>
       <c r="E147" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F147" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G147" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H147" s="6" t="inlineStr">
         <is>
-          <t>4610100000</t>
+          <t>4610137500</t>
         </is>
       </c>
       <c r="I147" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J147" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K147" s="4" t="inlineStr">
         <is>
-          <t>вулиця Клепарівська, 30</t>
+          <t>вулиця Варшавська, 58</t>
         </is>
       </c>
       <c r="L147" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010015970</t>
+          <t>UA46060250010615203</t>
         </is>
       </c>
       <c r="M147" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N147" s="7"/>
       <c r="O147" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P147" s="4" t="inlineStr">
         <is>
-          <t>(067)9905050</t>
+          <t>(032)231-64-01</t>
         </is>
       </c>
       <c r="Q147" s="4"/>
       <c r="R147" s="4" t="inlineStr">
         <is>
-          <t>hello@stemschool.com.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>sh91lviv@i.ua</t>
+        </is>
+      </c>
+      <c r="S147" s="4"/>
       <c r="T147" s="4" t="inlineStr">
         <is>
-          <t>Директор Лемішко Марія Юріївна</t>
+          <t>Директор Пиза Галина Юріївна</t>
         </is>
       </c>
       <c r="U147" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V147" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W147" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X147" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y147" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "АП ЕДУКАТІОН ЦЕНТР"</t>
+          <t>Товариство з обмеженою відповідальністю «Байлінгвел Інтернешнл СТЕМ Скул»</t>
         </is>
       </c>
       <c r="B148" s="5" t="n">
-        <v>176946</v>
+        <v>176571</v>
       </c>
       <c r="C148" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D148" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "АП ЕДУКАТІОН ЦЕНТР"</t>
+          <t>Bilingual STEM School</t>
         </is>
       </c>
       <c r="E148" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F148" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G148" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H148" s="6" t="inlineStr">
         <is>
           <t>4610100000</t>
         </is>
       </c>
       <c r="I148" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J148" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K148" s="4" t="inlineStr">
         <is>
-          <t>вулиця Хмельницького Б., 114 А</t>
+          <t>вулиця Клепарівська, 30</t>
         </is>
       </c>
       <c r="L148" s="6" t="inlineStr">
         <is>
           <t>UA46060250010015970</t>
         </is>
       </c>
       <c r="M148" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N148" s="7"/>
       <c r="O148" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P148" s="4" t="inlineStr">
         <is>
-          <t>(096)2656099</t>
+          <t>(067)9905050</t>
         </is>
       </c>
       <c r="Q148" s="4"/>
       <c r="R148" s="4" t="inlineStr">
         <is>
-          <t>head@ap.education</t>
+          <t>hello@stemschool.com.ua</t>
         </is>
       </c>
       <c r="S148" s="4" t="inlineStr">
         <is>
-          <t>https://www.ap-education.com.ua</t>
+          <t>https://stemschool.com.ua/</t>
         </is>
       </c>
       <c r="T148" s="4" t="inlineStr">
         <is>
-          <t>Директор Кривяк Алла Юріївна</t>
+          <t>Директор Лемішко Марія Юріївна</t>
         </is>
       </c>
       <c r="U148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y148" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Діскавері Скул"</t>
+          <t>Товариство з обмеженою відповідальністю "АП ЕДУКАТІОН ЦЕНТР"</t>
         </is>
       </c>
       <c r="B149" s="5" t="n">
-        <v>150672</v>
+        <v>176946</v>
       </c>
       <c r="C149" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D149" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "Діскавері Скул"</t>
+          <t>ТОВ "АП ЕДУКАТІОН ЦЕНТР"</t>
         </is>
       </c>
       <c r="E149" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F149" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G149" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H149" s="6" t="inlineStr">
         <is>
-          <t>4610137500</t>
+          <t>4610100000</t>
         </is>
       </c>
       <c r="I149" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J149" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K149" s="4" t="inlineStr">
         <is>
-          <t>вулиця Городоцька, 160</t>
+          <t>вулиця Хмельницького Б., 114 А</t>
         </is>
       </c>
       <c r="L149" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010615203</t>
+          <t>UA46060250010015970</t>
         </is>
       </c>
       <c r="M149" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N149" s="7"/>
       <c r="O149" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P149" s="4" t="inlineStr">
         <is>
-          <t>(093)5577507</t>
+          <t>(096)2656099</t>
         </is>
       </c>
       <c r="Q149" s="4"/>
       <c r="R149" s="4" t="inlineStr">
         <is>
-          <t>info@discovery-school.com.ua</t>
-[...2 lines deleted...]
-      <c r="S149" s="4"/>
+          <t>head@ap.education</t>
+        </is>
+      </c>
+      <c r="S149" s="4" t="inlineStr">
+        <is>
+          <t>https://www.ap-education.com.ua</t>
+        </is>
+      </c>
       <c r="T149" s="4" t="inlineStr">
         <is>
-          <t>Директор Філатова Світлана Ігорівна</t>
+          <t>Директор Кривяк Алла Юріївна</t>
         </is>
       </c>
       <c r="U149" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V149" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W149" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X149" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y149" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "КІНГДОМ ФЕМЕЛІ СКУЛ"</t>
+          <t>Товариство з обмеженою відповідальністю "Діскавері Скул"</t>
         </is>
       </c>
       <c r="B150" s="5" t="n">
-        <v>176619</v>
+        <v>150672</v>
       </c>
       <c r="C150" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D150" s="4" t="inlineStr">
         <is>
-          <t>ТЗОВ "КІНГДОМ ФЕМЕЛІ СКУЛ"</t>
+          <t>ТОВ "Діскавері Скул"</t>
         </is>
       </c>
       <c r="E150" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F150" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G150" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H150" s="6" t="inlineStr">
         <is>
-          <t>4610136900</t>
+          <t>4610137500</t>
         </is>
       </c>
       <c r="I150" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J150" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K150" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перфецького, 14</t>
+          <t>вулиця Городоцька, 160</t>
         </is>
       </c>
       <c r="L150" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010515336</t>
+          <t>UA46060250010615203</t>
         </is>
       </c>
       <c r="M150" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N150" s="7"/>
       <c r="O150" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P150" s="4" t="inlineStr">
         <is>
-          <t>(097)5959549</t>
+          <t>(093)5577507</t>
         </is>
       </c>
       <c r="Q150" s="4"/>
       <c r="R150" s="4" t="inlineStr">
         <is>
-          <t>kingfamschool@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>info@discovery-school.com.ua</t>
+        </is>
+      </c>
+      <c r="S150" s="4"/>
       <c r="T150" s="4" t="inlineStr">
         <is>
-          <t>Директор Рибак Михайло Михайлович</t>
+          <t>Директор Філатова Світлана Ігорівна</t>
         </is>
       </c>
       <c r="U150" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V150" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W150" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X150" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y150" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "ПРИВАТНИЙ ЗАКЛАД ОСВІТИ "ЛІЦЕЙ КІНГДОМ"</t>
+          <t>Товариство з обмеженою відповідальністю "КІНГДОМ ФЕМЕЛІ СКУЛ"</t>
         </is>
       </c>
       <c r="B151" s="5" t="n">
-        <v>176693</v>
+        <v>176619</v>
       </c>
       <c r="C151" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D151" s="4"/>
+      <c r="D151" s="4" t="inlineStr">
+        <is>
+          <t>ТЗОВ "КІНГДОМ ФЕМЕЛІ СКУЛ"</t>
+        </is>
+      </c>
       <c r="E151" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F151" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G151" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H151" s="6" t="inlineStr">
         <is>
-          <t>4610100000</t>
+          <t>4610136900</t>
         </is>
       </c>
       <c r="I151" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J151" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K151" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перфецького Л., 14</t>
+          <t>вулиця Перфецького, 14</t>
         </is>
       </c>
       <c r="L151" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010015970</t>
+          <t>UA46060250010515336</t>
         </is>
       </c>
       <c r="M151" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N151" s="7"/>
       <c r="O151" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P151" s="4" t="inlineStr">
         <is>
-          <t>(097)595-95-49</t>
+          <t>(097)5959549</t>
         </is>
       </c>
       <c r="Q151" s="4"/>
       <c r="R151" s="4" t="inlineStr">
         <is>
-          <t>kinglyceum@gmail.com</t>
+          <t>kingfamschool@gmail.com</t>
         </is>
       </c>
       <c r="S151" s="4" t="inlineStr">
         <is>
           <t>www.kingdom-school.com.ua</t>
         </is>
       </c>
       <c r="T151" s="4" t="inlineStr">
         <is>
-          <t>Директор Рибак Наталія Олександрівна</t>
+          <t>Директор Рибак Михайло Михайлович</t>
         </is>
       </c>
       <c r="U151" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V151" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W151" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X151" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y151" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ОСВІТНІЙ ЗАКЛАД "ШКОЛА 3D"</t>
+          <t>Товариство з обмеженою відповідальністю "ПРИВАТНИЙ ЗАКЛАД ОСВІТИ "ЛІЦЕЙ КІНГДОМ"</t>
         </is>
       </c>
       <c r="B152" s="5" t="n">
-        <v>149598</v>
+        <v>176693</v>
       </c>
       <c r="C152" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D152" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D152" s="4"/>
       <c r="E152" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F152" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G152" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H152" s="6" t="inlineStr">
         <is>
-          <t>4610136800</t>
+          <t>4610100000</t>
         </is>
       </c>
       <c r="I152" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J152" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K152" s="4" t="inlineStr">
         <is>
-          <t>вулиця Олександра Довженка, 12</t>
+          <t>вулиця Перфецького Л., 14</t>
         </is>
       </c>
       <c r="L152" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010457177</t>
+          <t>UA46060250010015970</t>
         </is>
       </c>
       <c r="M152" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N152" s="7"/>
       <c r="O152" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P152" s="4" t="inlineStr">
         <is>
-          <t>(097)3371323</t>
+          <t>(097)595-95-49</t>
         </is>
       </c>
       <c r="Q152" s="4"/>
       <c r="R152" s="4" t="inlineStr">
         <is>
-          <t>school3d.info@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S152" s="4"/>
+          <t>kinglyceum@gmail.com</t>
+        </is>
+      </c>
+      <c r="S152" s="4" t="inlineStr">
+        <is>
+          <t>www.kingdom-school.com.ua</t>
+        </is>
+      </c>
       <c r="T152" s="4" t="inlineStr">
         <is>
-          <t>Директор Єсіпова Олександра Анатоліївна</t>
+          <t>Директор Рибак Наталія Олександрівна</t>
         </is>
       </c>
       <c r="U152" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V152" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W152" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X152" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y152" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Українська дистанційна школа"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ОСВІТНІЙ ЗАКЛАД "ШКОЛА 3D"</t>
         </is>
       </c>
       <c r="B153" s="5" t="n">
-        <v>176589</v>
+        <v>149598</v>
       </c>
       <c r="C153" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D153" s="4" t="inlineStr">
         <is>
-          <t>ТзОВ "УДШ"</t>
+          <t>ТзОВ "ПОЗ "Школа 3D" м.Львів</t>
         </is>
       </c>
       <c r="E153" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F153" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G153" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H153" s="6" t="inlineStr">
         <is>
-          <t>4610100000</t>
+          <t>4610136800</t>
         </is>
       </c>
       <c r="I153" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J153" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K153" s="4" t="inlineStr">
         <is>
-          <t>вулиця Пильникарська, 4</t>
+          <t>вулиця Олександра Довженка, 12</t>
         </is>
       </c>
       <c r="L153" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010015970</t>
+          <t>UA46060250010457177</t>
         </is>
       </c>
       <c r="M153" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N153" s="7"/>
       <c r="O153" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P153" s="4" t="inlineStr">
         <is>
-          <t>(096)2502519, (097)1847399</t>
+          <t>(097)3371323</t>
         </is>
       </c>
       <c r="Q153" s="4"/>
       <c r="R153" s="4" t="inlineStr">
         <is>
-          <t>office.udsh@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>school3d.info@gmail.com</t>
+        </is>
+      </c>
+      <c r="S153" s="4"/>
       <c r="T153" s="4" t="inlineStr">
         <is>
-          <t>Директор Носкова Маргарита Вячеславівна</t>
+          <t>Директор Єсіпова Олександра Анатоліївна</t>
         </is>
       </c>
       <c r="U153" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V153" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W153" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X153" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y153" s="5"/>
+      <c r="Y153" s="5" t="n">
+        <v>130</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "УОЛД СКУЛ ЛЬВІВ"</t>
+          <t>Товариство з обмеженою відповідальністю "Українська дистанційна школа"</t>
         </is>
       </c>
       <c r="B154" s="5" t="n">
-        <v>150326</v>
+        <v>176589</v>
       </c>
       <c r="C154" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D154" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "УОЛД СКУЛ ЛЬВІВ"</t>
+          <t>ТзОВ "УДШ"</t>
         </is>
       </c>
       <c r="E154" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F154" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G154" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H154" s="6" t="inlineStr">
         <is>
-          <t>4610136900</t>
+          <t>4610100000</t>
         </is>
       </c>
       <c r="I154" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J154" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K154" s="4" t="inlineStr">
         <is>
-          <t>вулиця Наукова, 30Б2</t>
+          <t>вулиця Пильникарська, 4</t>
         </is>
       </c>
       <c r="L154" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010515336</t>
+          <t>UA46060250010015970</t>
         </is>
       </c>
       <c r="M154" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N154" s="7"/>
       <c r="O154" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P154" s="4" t="inlineStr">
         <is>
-          <t>(068)9037070</t>
+          <t>(096)2502519, (097)1847399</t>
         </is>
       </c>
       <c r="Q154" s="4"/>
-      <c r="R154" s="4"/>
-      <c r="S154" s="4"/>
+      <c r="R154" s="4" t="inlineStr">
+        <is>
+          <t>office.udsh@gmail.com</t>
+        </is>
+      </c>
+      <c r="S154" s="4" t="inlineStr">
+        <is>
+          <t>https://udsh.info/</t>
+        </is>
+      </c>
       <c r="T154" s="4" t="inlineStr">
         <is>
-          <t>Директор Гринишин Галина Олександрівна</t>
+          <t>Директор Носкова Маргарита Вячеславівна</t>
         </is>
       </c>
       <c r="U154" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V154" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W154" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X154" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y154" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Школа Аксіома"</t>
+          <t>Товариство з обмеженою відповідальністю "УОЛД СКУЛ ЛЬВІВ"</t>
         </is>
       </c>
       <c r="B155" s="5" t="n">
-        <v>176583</v>
+        <v>150326</v>
       </c>
       <c r="C155" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D155" s="4"/>
+      <c r="D155" s="4" t="inlineStr">
+        <is>
+          <t>ТОВ "УОЛД СКУЛ ЛЬВІВ"</t>
+        </is>
+      </c>
       <c r="E155" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F155" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G155" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H155" s="6" t="inlineStr">
         <is>
-          <t>4610100000</t>
+          <t>4610136900</t>
         </is>
       </c>
       <c r="I155" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J155" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K155" s="4" t="inlineStr">
         <is>
-          <t>вулиця Зоряна, 12</t>
+          <t>вулиця Наукова, 30Б2</t>
         </is>
       </c>
       <c r="L155" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010015970</t>
+          <t>UA46060250010515336</t>
         </is>
       </c>
       <c r="M155" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N155" s="7"/>
       <c r="O155" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P155" s="4" t="inlineStr">
         <is>
-          <t>(097)3319500</t>
+          <t>(068)9037070</t>
         </is>
       </c>
       <c r="Q155" s="4"/>
-      <c r="R155" s="4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="R155" s="4"/>
+      <c r="S155" s="4"/>
       <c r="T155" s="4" t="inlineStr">
         <is>
-          <t>Директор Медведєва Наталія Володимирівна</t>
+          <t>Директор Гринишин Галина Олександрівна</t>
         </is>
       </c>
       <c r="U155" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V155" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W155" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X155" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y155" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Школа вільних та небайдужих"</t>
+          <t>Товариство з обмеженою відповідальністю "Школа Аксіома"</t>
         </is>
       </c>
       <c r="B156" s="5" t="n">
-        <v>148307</v>
+        <v>176583</v>
       </c>
       <c r="C156" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D156" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D156" s="4"/>
       <c r="E156" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F156" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G156" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H156" s="6" t="inlineStr">
         <is>
-          <t>4610137200</t>
+          <t>4610100000</t>
         </is>
       </c>
       <c r="I156" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J156" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K156" s="4" t="inlineStr">
         <is>
-          <t>вулиця Старознесенська, 24-26</t>
+          <t>вулиця Зоряна, 12</t>
         </is>
       </c>
       <c r="L156" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010364817</t>
+          <t>UA46060250010015970</t>
         </is>
       </c>
       <c r="M156" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N156" s="7"/>
       <c r="O156" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P156" s="4" t="inlineStr">
         <is>
-          <t>(067)6744669</t>
+          <t>(097)3319500</t>
         </is>
       </c>
       <c r="Q156" s="4"/>
       <c r="R156" s="4" t="inlineStr">
         <is>
-          <t>welcome@vilni.school</t>
-[...2 lines deleted...]
-      <c r="S156" s="4"/>
+          <t>natalisemeshko@gmail.com</t>
+        </is>
+      </c>
+      <c r="S156" s="4" t="inlineStr">
+        <is>
+          <t>http://www.facebook.com/aksiomaLviv</t>
+        </is>
+      </c>
       <c r="T156" s="4" t="inlineStr">
         <is>
-          <t> Пограничний Олександр Олександрович</t>
+          <t>Директор Медведєва Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y156" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "ШКОЛА "ЕКОЛЕНД"</t>
+          <t>Товариство з обмеженою відповідальністю "Школа вільних та небайдужих"</t>
         </is>
       </c>
       <c r="B157" s="5" t="n">
-        <v>150234</v>
+        <v>148307</v>
       </c>
       <c r="C157" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D157" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ШКОЛА "ЕКОЛЕНД"</t>
+          <t>ТОВ Школа вільних та небайдужих</t>
         </is>
       </c>
       <c r="E157" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F157" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G157" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H157" s="6" t="inlineStr">
         <is>
-          <t>4610137500</t>
+          <t>4610137200</t>
         </is>
       </c>
       <c r="I157" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J157" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K157" s="4" t="inlineStr">
         <is>
-          <t>вулиця Плугова, 12</t>
+          <t>вулиця Старознесенська, 24-26</t>
         </is>
       </c>
       <c r="L157" s="6" t="inlineStr">
         <is>
-          <t>UA46060250010615203</t>
+          <t>UA46060250010364817</t>
         </is>
       </c>
       <c r="M157" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N157" s="7"/>
       <c r="O157" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P157" s="4" t="inlineStr">
         <is>
-          <t>(032)2249505, (067)4157736</t>
+          <t>(067)6744669</t>
         </is>
       </c>
       <c r="Q157" s="4"/>
       <c r="R157" s="4" t="inlineStr">
         <is>
-          <t>school@ecoland.ua</t>
+          <t>welcome@vilni.school</t>
         </is>
       </c>
       <c r="S157" s="4"/>
       <c r="T157" s="4" t="inlineStr">
         <is>
-          <t>Директор Шевчук Галина Степанівна</t>
+          <t> Пограничний Олександр Олександрович</t>
         </is>
       </c>
       <c r="U157" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V157" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W157" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X157" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y157" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад Львівської обласної ради "Багатопрофільний навчально-реабілітаційний центр Святого Миколая"</t>
+          <t>Товариство з обмеженою відповідальністю "ШКОЛА "ЕКОЛЕНД"</t>
         </is>
       </c>
       <c r="B158" s="5" t="n">
-        <v>146114</v>
+        <v>150234</v>
       </c>
       <c r="C158" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D158" s="4" t="inlineStr">
         <is>
-          <t>КЗ ЛОР НРЦ Святого Миколая</t>
+          <t>ТОВ "ШКОЛА "ЕКОЛЕНД"</t>
         </is>
       </c>
       <c r="E158" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F158" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа-інтернат</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G158" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H158" s="6" t="inlineStr">
         <is>
-          <t>4610166300</t>
+          <t>4610137500</t>
         </is>
       </c>
       <c r="I158" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J158" s="4" t="inlineStr">
         <is>
-          <t>смт Брюховичі, Львів, Львівська область</t>
+          <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K158" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності України, 1</t>
+          <t>вулиця Плугова, 12</t>
         </is>
       </c>
       <c r="L158" s="6" t="inlineStr">
         <is>
-          <t>UA46060250040091928</t>
+          <t>UA46060250010615203</t>
         </is>
       </c>
       <c r="M158" s="4" t="inlineStr">
         <is>
-          <t>Львівська обл., Львівський р-н, с-ще Брюховичі</t>
+          <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N158" s="7"/>
       <c r="O158" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Львівської обласної державної адміністрації</t>
+          <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P158" s="4" t="inlineStr">
         <is>
-          <t>(032)2347196, (032)2346577</t>
+          <t>(032)2249505, (067)4157736</t>
         </is>
       </c>
       <c r="Q158" s="4"/>
       <c r="R158" s="4" t="inlineStr">
         <is>
-          <t>lvivinternat104@gmail.com</t>
+          <t>school@ecoland.ua</t>
         </is>
       </c>
       <c r="S158" s="4"/>
       <c r="T158" s="4" t="inlineStr">
         <is>
-          <t> Цимбалюк Наталія Павлівна</t>
+          <t>Директор Шевчук Галина Степанівна</t>
         </is>
       </c>
       <c r="U158" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V158" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W158" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X158" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y158" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа №41 м. Львова</t>
+          <t>комунальний заклад Львівської обласної ради "Багатопрофільний навчально-реабілітаційний центр Святого Миколая"</t>
         </is>
       </c>
       <c r="B159" s="5" t="n">
-        <v>148718</v>
+        <v>146114</v>
       </c>
       <c r="C159" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D159" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №41 м.Львова</t>
+          <t>КЗ ЛОР НРЦ Святого Миколая</t>
         </is>
       </c>
       <c r="E159" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F159" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>спеціальна школа-інтернат</t>
         </is>
       </c>
       <c r="G159" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H159" s="6" t="inlineStr">
         <is>
           <t>4610166300</t>
         </is>
       </c>
       <c r="I159" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J159" s="4" t="inlineStr">
         <is>
           <t>смт Брюховичі, Львів, Львівська область</t>
         </is>
       </c>
       <c r="K159" s="4" t="inlineStr">
         <is>
-          <t>вулиця Макаренка, 19</t>
+          <t>вулиця Незалежності України, 1</t>
         </is>
       </c>
       <c r="L159" s="6" t="inlineStr">
         <is>
           <t>UA46060250040091928</t>
         </is>
       </c>
       <c r="M159" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Львівський р-н, с-ще Брюховичі</t>
         </is>
       </c>
       <c r="N159" s="7"/>
       <c r="O159" s="4" t="inlineStr">
         <is>
-          <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
+          <t>Департамент освіти і науки Львівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P159" s="4" t="inlineStr">
         <is>
-          <t>(032)2346802</t>
+          <t>(032)2347196, (032)2346577</t>
         </is>
       </c>
       <c r="Q159" s="4"/>
       <c r="R159" s="4" t="inlineStr">
         <is>
-          <t>school41main@gmail.com</t>
+          <t>lvivinternat104@gmail.com</t>
         </is>
       </c>
       <c r="S159" s="4"/>
       <c r="T159" s="4" t="inlineStr">
         <is>
-          <t>Директор Божейко Володимир Юрійович</t>
+          <t> Цимбалюк Наталія Павлівна</t>
         </is>
       </c>
       <c r="U159" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V159" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W159" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X159" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y159" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="4" t="inlineStr">
         <is>
-          <t>Загальноосвітня школа "Берегиня" м. Львова</t>
+          <t>Середня загальноосвітня школа №41 м. Львова</t>
         </is>
       </c>
       <c r="B160" s="5" t="n">
-        <v>147314</v>
+        <v>148718</v>
       </c>
       <c r="C160" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D160" s="4" t="inlineStr">
         <is>
-          <t>ЗОШ "Берегиня"</t>
+          <t>СЗШ №41 м.Львова</t>
         </is>
       </c>
       <c r="E160" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F160" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G160" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H160" s="6" t="inlineStr">
         <is>
-          <t>4610160300</t>
+          <t>4610166300</t>
         </is>
       </c>
       <c r="I160" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J160" s="4" t="inlineStr">
         <is>
-          <t>Винники, Львів, Львівська область</t>
+          <t>смт Брюховичі, Львів, Львівська область</t>
         </is>
       </c>
       <c r="K160" s="4" t="inlineStr">
         <is>
-          <t>вулиця Галицька, 38</t>
+          <t>вулиця Макаренка, 19</t>
         </is>
       </c>
       <c r="L160" s="6" t="inlineStr">
         <is>
-          <t>UA46060250020038547</t>
+          <t>UA46060250040091928</t>
         </is>
       </c>
       <c r="M160" s="4" t="inlineStr">
         <is>
-          <t>Львівська обл., Львівський р-н, м. Винники</t>
+          <t>Львівська обл., Львівський р-н, с-ще Брюховичі</t>
         </is>
       </c>
       <c r="N160" s="7"/>
       <c r="O160" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P160" s="4" t="inlineStr">
         <is>
-          <t>(032)2960554</t>
+          <t>(032)2346802</t>
         </is>
       </c>
       <c r="Q160" s="4"/>
       <c r="R160" s="4" t="inlineStr">
         <is>
-          <t>berehynja_school@ukr.net</t>
+          <t>school41main@gmail.com</t>
         </is>
       </c>
       <c r="S160" s="4"/>
       <c r="T160" s="4" t="inlineStr">
         <is>
-          <t>Директор Лис Галина Юріївна</t>
+          <t>Директор Божейко Володимир Юрійович</t>
         </is>
       </c>
       <c r="U160" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V160" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W160" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X160" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y160" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад Львівської обласної ради "Винниківський науковий ліцей"</t>
+          <t>Загальноосвітня школа "Берегиня" м. Львова</t>
         </is>
       </c>
       <c r="B161" s="5" t="n">
-        <v>148948</v>
+        <v>147314</v>
       </c>
       <c r="C161" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D161" s="4" t="inlineStr">
         <is>
-          <t>КЗ ЛОР ВНЛ</t>
+          <t>ЗОШ "Берегиня"</t>
         </is>
       </c>
       <c r="E161" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F161" s="4" t="inlineStr">
         <is>
-          <t>науковий ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G161" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H161" s="6" t="inlineStr">
         <is>
           <t>4610160300</t>
         </is>
       </c>
       <c r="I161" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J161" s="4" t="inlineStr">
         <is>
           <t>Винники, Львів, Львівська область</t>
         </is>
       </c>
       <c r="K161" s="4" t="inlineStr">
         <is>
-          <t>вулиця Галицька, 88-А</t>
+          <t>вулиця Галицька, 38</t>
         </is>
       </c>
       <c r="L161" s="6" t="inlineStr">
         <is>
           <t>UA46060250020038547</t>
         </is>
       </c>
       <c r="M161" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Львівський р-н, м. Винники</t>
         </is>
       </c>
       <c r="N161" s="7"/>
       <c r="O161" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Львівської обласної державної адміністрації</t>
+          <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P161" s="4" t="inlineStr">
         <is>
-          <t>(032)2960467</t>
+          <t>(032)2960554</t>
         </is>
       </c>
       <c r="Q161" s="4"/>
       <c r="R161" s="4" t="inlineStr">
         <is>
-          <t>vszshi@ukr.net</t>
+          <t>berehynja_school@ukr.net</t>
         </is>
       </c>
       <c r="S161" s="4"/>
       <c r="T161" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Свистович Лілія Євгеніївна</t>
+          <t>Директор Лис Галина Юріївна</t>
         </is>
       </c>
       <c r="U161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y161" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа І-ІІІ ступенів №29 м. Львова</t>
+          <t>комунальний заклад Львівської обласної ради "Винниківський науковий ліцей імені Івана Огієнка"</t>
         </is>
       </c>
       <c r="B162" s="5" t="n">
-        <v>146929</v>
+        <v>148948</v>
       </c>
       <c r="C162" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D162" s="4" t="inlineStr">
         <is>
-          <t>СЗШ № 29 м.Львова</t>
+          <t>КЗ ЛОР ВНЛ</t>
         </is>
       </c>
       <c r="E162" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F162" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>науковий ліцей</t>
         </is>
       </c>
       <c r="G162" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H162" s="6" t="inlineStr">
         <is>
           <t>4610160300</t>
         </is>
       </c>
       <c r="I162" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J162" s="4" t="inlineStr">
         <is>
           <t>Винники, Львів, Львівська область</t>
         </is>
       </c>
       <c r="K162" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сухомлинського, 6</t>
+          <t>вулиця Галицька, 88-А</t>
         </is>
       </c>
       <c r="L162" s="6" t="inlineStr">
         <is>
           <t>UA46060250020038547</t>
         </is>
       </c>
       <c r="M162" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Львівський р-н, м. Винники</t>
         </is>
       </c>
       <c r="N162" s="7"/>
       <c r="O162" s="4" t="inlineStr">
         <is>
-          <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
+          <t>Департамент освіти і науки Львівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P162" s="4" t="inlineStr">
         <is>
-          <t>(0322)960594</t>
+          <t>(032)2960467</t>
         </is>
       </c>
       <c r="Q162" s="4"/>
       <c r="R162" s="4" t="inlineStr">
         <is>
-          <t>szsh29@ukr.net</t>
+          <t>vszshi@ukr.net</t>
         </is>
       </c>
       <c r="S162" s="4"/>
       <c r="T162" s="4" t="inlineStr">
         <is>
-          <t>Директор Верхівська Оксана Михайлівна</t>
+          <t>В.о. директора Свистович Лілія Євгеніївна</t>
         </is>
       </c>
       <c r="U162" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V162" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W162" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X162" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y162" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="4" t="inlineStr">
         <is>
-          <t>Середня загальноосвітня школа І-ІІІ ступенів №47 м. Львова</t>
+          <t>Середня загальноосвітня школа І-ІІІ ступенів №29 м. Львова</t>
         </is>
       </c>
       <c r="B163" s="5" t="n">
-        <v>146960</v>
+        <v>146929</v>
       </c>
       <c r="C163" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D163" s="4" t="inlineStr">
         <is>
-          <t>СЗШ №47 м.Львова</t>
+          <t>СЗШ № 29 м.Львова</t>
         </is>
       </c>
       <c r="E163" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F163" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G163" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H163" s="6" t="inlineStr">
         <is>
           <t>4610160300</t>
         </is>
       </c>
       <c r="I163" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J163" s="4" t="inlineStr">
         <is>
           <t>Винники, Львів, Львівська область</t>
         </is>
       </c>
       <c r="K163" s="4" t="inlineStr">
         <is>
-          <t>вулиця Галицька, 54</t>
+          <t>вулиця Сухомлинського, 6</t>
         </is>
       </c>
       <c r="L163" s="6" t="inlineStr">
         <is>
           <t>UA46060250020038547</t>
         </is>
       </c>
       <c r="M163" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Львівський р-н, м. Винники</t>
         </is>
       </c>
       <c r="N163" s="7"/>
       <c r="O163" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P163" s="4" t="inlineStr">
         <is>
-          <t>(032)296-03-63</t>
+          <t>(0322)960594</t>
         </is>
       </c>
       <c r="Q163" s="4"/>
       <c r="R163" s="4" t="inlineStr">
         <is>
-          <t>school47@ukr.net</t>
+          <t>szsh29@ukr.net</t>
         </is>
       </c>
       <c r="S163" s="4"/>
       <c r="T163" s="4" t="inlineStr">
         <is>
-          <t>Директор Стефанишин Петро Володимирович</t>
+          <t>Директор Верхівська Оксана Михайлівна</t>
         </is>
       </c>
       <c r="U163" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V163" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W163" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X163" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y163" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ЗАКЛАД ОСВІТИ СПОРТИВНИЙ ЛІЦЕЙ "ЗНАННЯ ТА СИЛА"</t>
+          <t>Середня загальноосвітня школа І-ІІІ ступенів №47 м. Львова</t>
         </is>
       </c>
       <c r="B164" s="5" t="n">
-        <v>176970</v>
+        <v>146960</v>
       </c>
       <c r="C164" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D164" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "СПОРТИВНИЙ ЛІЦЕЙ "ЗНАННЯ ТА СИЛА"</t>
+          <t>СЗШ №47 м.Львова</t>
         </is>
       </c>
       <c r="E164" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F164" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G164" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H164" s="6" t="inlineStr">
         <is>
           <t>4610160300</t>
         </is>
       </c>
       <c r="I164" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J164" s="4" t="inlineStr">
         <is>
           <t>Винники, Львів, Львівська область</t>
         </is>
       </c>
       <c r="K164" s="4" t="inlineStr">
         <is>
-          <t>вулиця Спортова, 2</t>
+          <t>вулиця Галицька, 54</t>
         </is>
       </c>
       <c r="L164" s="6" t="inlineStr">
         <is>
           <t>UA46060250020038547</t>
         </is>
       </c>
       <c r="M164" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Львівський р-н, м. Винники</t>
         </is>
       </c>
       <c r="N164" s="7"/>
       <c r="O164" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P164" s="4" t="inlineStr">
         <is>
-          <t>(093)4418734</t>
+          <t>(032)296-03-63</t>
         </is>
       </c>
       <c r="Q164" s="4"/>
       <c r="R164" s="4" t="inlineStr">
         <is>
-          <t>znannia.syla100@gmail.com</t>
+          <t>school47@ukr.net</t>
         </is>
       </c>
       <c r="S164" s="4"/>
       <c r="T164" s="4" t="inlineStr">
         <is>
-          <t>Директор Бідун Василь Михайлович</t>
+          <t>Директор Стефанишин Петро Володимирович</t>
         </is>
       </c>
       <c r="U164" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V164" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W164" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X164" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y164" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 74 імені Марійки Підгірянки Львівської міської ради</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ЗАКЛАД ОСВІТИ СПОРТИВНИЙ ЛІЦЕЙ "ЗНАННЯ ТА СИЛА"</t>
         </is>
       </c>
       <c r="B165" s="5" t="n">
-        <v>147718</v>
+        <v>176970</v>
       </c>
       <c r="C165" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D165" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №74</t>
+          <t>ТОВ "СПОРТИВНИЙ ЛІЦЕЙ "ЗНАННЯ ТА СИЛА"</t>
         </is>
       </c>
       <c r="E165" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F165" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G165" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H165" s="6" t="inlineStr">
         <is>
-          <t>4610165500</t>
+          <t>4610160300</t>
         </is>
       </c>
       <c r="I165" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J165" s="4" t="inlineStr">
         <is>
-          <t>смт Рудне, Львів, Львівська область</t>
+          <t>Винники, Львів, Львівська область</t>
         </is>
       </c>
       <c r="K165" s="4" t="inlineStr">
         <is>
-          <t>вулиця Огієнка, 9</t>
+          <t>вулиця Спортова, 2</t>
         </is>
       </c>
       <c r="L165" s="6" t="inlineStr">
         <is>
-          <t>UA46060250050072482</t>
+          <t>UA46060250020038547</t>
         </is>
       </c>
       <c r="M165" s="4" t="inlineStr">
         <is>
-          <t>Львівська обл., Львівський р-н, с-ще Рудне</t>
+          <t>Львівська обл., Львівський р-н, м. Винники</t>
         </is>
       </c>
       <c r="N165" s="7"/>
       <c r="O165" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P165" s="4" t="inlineStr">
         <is>
-          <t>(032)2978792</t>
+          <t>(093)4418734</t>
         </is>
       </c>
       <c r="Q165" s="4"/>
       <c r="R165" s="4" t="inlineStr">
         <is>
-          <t>lyceum74lv@ukr.net</t>
+          <t>znannia.syla100@gmail.com</t>
         </is>
       </c>
       <c r="S165" s="4"/>
       <c r="T165" s="4" t="inlineStr">
         <is>
-          <t>Директор Кархут Оксана Володимирівна</t>
+          <t>Директор Бідун Василь Михайлович</t>
         </is>
       </c>
       <c r="U165" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V165" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W165" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X165" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y165" s="5"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="166">
+      <c r="A166" s="4" t="inlineStr">
+        <is>
+          <t>Ліцей № 74 імені Марійки Підгірянки Львівської міської ради</t>
+        </is>
+      </c>
+      <c r="B166" s="5" t="n">
+        <v>147718</v>
+      </c>
+      <c r="C166" s="6" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
+      <c r="D166" s="4" t="inlineStr">
+        <is>
+          <t>Ліцей №74</t>
+        </is>
+      </c>
+      <c r="E166" s="4" t="inlineStr">
+        <is>
+          <t>працює</t>
+        </is>
+      </c>
+      <c r="F166" s="4" t="inlineStr">
+        <is>
+          <t>школа</t>
+        </is>
+      </c>
+      <c r="G166" s="4" t="inlineStr">
+        <is>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="H166" s="6" t="inlineStr">
+        <is>
+          <t>4610165500</t>
+        </is>
+      </c>
+      <c r="I166" s="4" t="inlineStr">
+        <is>
+          <t>Львівська область</t>
+        </is>
+      </c>
+      <c r="J166" s="4" t="inlineStr">
+        <is>
+          <t>смт Рудне, Львів, Львівська область</t>
+        </is>
+      </c>
+      <c r="K166" s="4" t="inlineStr">
+        <is>
+          <t>вулиця Огієнка, 9</t>
+        </is>
+      </c>
+      <c r="L166" s="6" t="inlineStr">
+        <is>
+          <t>UA46060250050072482</t>
+        </is>
+      </c>
+      <c r="M166" s="4" t="inlineStr">
+        <is>
+          <t>Львівська обл., Львівський р-н, с-ще Рудне</t>
+        </is>
+      </c>
+      <c r="N166" s="7"/>
+      <c r="O166" s="4" t="inlineStr">
+        <is>
+          <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
+        </is>
+      </c>
+      <c r="P166" s="4" t="inlineStr">
+        <is>
+          <t>(032)2978792</t>
+        </is>
+      </c>
+      <c r="Q166" s="4"/>
+      <c r="R166" s="4" t="inlineStr">
+        <is>
+          <t>lyceum74lv@ukr.net</t>
+        </is>
+      </c>
+      <c r="S166" s="4"/>
+      <c r="T166" s="4" t="inlineStr">
+        <is>
+          <t>Директор Кархут Оксана Володимирівна</t>
+        </is>
+      </c>
+      <c r="U166" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="V166" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="W166" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="X166" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="Y166" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:Y165"/>
+  <autoFilter ref="A1:Y166"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>