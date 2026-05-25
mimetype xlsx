--- v2 (2026-02-10)
+++ v3 (2026-05-25)
@@ -397,51 +397,55 @@
           <t>UA44100130010040850</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сватівський р-н, с-ще Троїцьке</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Троїцької селищної ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(06456)2-32-35</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>lyceum_p@troicka-gromada.gov.ua</t>
         </is>
       </c>
-      <c r="S2" s="4"/>
+      <c r="S2" s="4" t="inlineStr">
+        <is>
+          <t>http://troitske-gymnasium.lg.sch.in.ua/</t>
+        </is>
+      </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Меніна Галина Михайлівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>