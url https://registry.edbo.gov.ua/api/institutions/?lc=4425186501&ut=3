--- v0 (2025-11-07)
+++ v1 (2026-05-04)
@@ -403,51 +403,51 @@
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту виконавчого комітету Чмирівської сільської ради Старобільського району Луганської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(06461)97291</t>
         </is>
       </c>
       <c r="Q2" s="4" t="inlineStr">
         <is>
           <t>(06461)97291</t>
         </is>
       </c>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>lyceumotg@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>http://chmirovkanvk.cc.ua/</t>
+          <t>https://chmyrivka2024.e-schools.info/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Должкова Олена Іванівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>