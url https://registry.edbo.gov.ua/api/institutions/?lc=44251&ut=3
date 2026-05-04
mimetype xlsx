--- v0 (2025-12-15)
+++ v1 (2026-05-04)
@@ -3083,51 +3083,51 @@
         </is>
       </c>
       <c r="N26" s="7"/>
       <c r="O26" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту виконавчого комітету Чмирівської сільської ради Старобільського району Луганської області</t>
         </is>
       </c>
       <c r="P26" s="4" t="inlineStr">
         <is>
           <t>(06461)97291</t>
         </is>
       </c>
       <c r="Q26" s="4" t="inlineStr">
         <is>
           <t>(06461)97291</t>
         </is>
       </c>
       <c r="R26" s="4" t="inlineStr">
         <is>
           <t>lyceumotg@ukr.net</t>
         </is>
       </c>
       <c r="S26" s="4" t="inlineStr">
         <is>
-          <t>http://chmirovkanvk.cc.ua/</t>
+          <t>https://chmyrivka2024.e-schools.info/</t>
         </is>
       </c>
       <c r="T26" s="4" t="inlineStr">
         <is>
           <t>Директор Должкова Олена Іванівна</t>
         </is>
       </c>
       <c r="U26" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V26" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -3305,51 +3305,51 @@
       </c>
       <c r="M28" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Старобільський р-н, с. Шульгинка</t>
         </is>
       </c>
       <c r="N28" s="7"/>
       <c r="O28" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту виконавчого комітету Шульгинської сільської ради Старобільського району Луганської області</t>
         </is>
       </c>
       <c r="P28" s="4" t="inlineStr">
         <is>
           <t>(050)7556464</t>
         </is>
       </c>
       <c r="Q28" s="4"/>
       <c r="R28" s="4" t="inlineStr">
         <is>
           <t>shulhin-osvita@ukr.net</t>
         </is>
       </c>
       <c r="S28" s="4" t="inlineStr">
         <is>
-          <t>http://shulha.at.ua</t>
+          <t>https://school-shulhinka.in.ua/</t>
         </is>
       </c>
       <c r="T28" s="4" t="inlineStr">
         <is>
           <t>Директор Ілюхіна Світлана Вікторівна</t>
         </is>
       </c>
       <c r="U28" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V28" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X28" s="6" t="inlineStr">
         <is>
           <t>ні</t>