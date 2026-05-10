--- v0 (2026-02-10)
+++ v1 (2026-05-10)
@@ -319,99 +319,99 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Мирнодолинський ліцей Сєвєродонецького району Луганської області</t>
+          <t>Мирнодолинський ліцей Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>140643</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>Мирнодолинський ліцей</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>4423857500</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>смт Мирна Долина, Попаснянський район, Луганська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Совхозна, 50</t>
+          <t>вулиця Ярослава Мудрого, 50</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA44120050070055153</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, с-ще Мирна Долина</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Лисичанської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(050)750-36-72</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">