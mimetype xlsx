--- v1 (2026-02-10)
+++ v2 (2026-05-04)
@@ -615,51 +615,55 @@
           <t>UA44120010010055038</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Гірське</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Гірської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(050)2277523</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>gorsk.osvita@ukr.net</t>
         </is>
       </c>
-      <c r="S4" s="4"/>
+      <c r="S4" s="4" t="inlineStr">
+        <is>
+          <t>https://sites.google.com/view/gorsk-osvita</t>
+        </is>
+      </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Кацинська Олена Вікторівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>