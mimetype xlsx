--- v1 (2025-12-17)
+++ v2 (2026-04-29)
@@ -404,51 +404,51 @@
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Попаснянської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(06474)20490</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>popasnaya_school_1@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/kulitsey1/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Синиченко Тетяна Василівна</t>
+          <t>В.о. директора Синиченко Тетяна Василівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
@@ -512,51 +512,51 @@
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Попасна</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Попаснянської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(06474)20061</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>gim.20@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/popasna-lyceum20/</t>
+          <t>https://cutt.ly/VtOJqg8V</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Терпелюк Олена Григорівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -738,51 +738,51 @@
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Попасна</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Попаснянської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>(06474)32645</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>popasna.pbq25@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>http://oosh-25.at.ua</t>
+          <t>https://popasnalicej25.wixsite.com/my-site-1</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Директор Гупал Анатолій Вікторович</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -819,83 +819,83 @@
           <t>ліцей</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>4423810100</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Попасна, Попаснянський район, Луганська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чехова, 7</t>
+          <t>вулиця Свободи, 7</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA44120070010080343</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Попасна</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Попаснянської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(06474)20242</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>school21popasnaya@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>http://popasna-school21.lg.sch.in.ua/</t>
+          <t>https://sites.google.com/view/popasna-school21/</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>Директор Устенко Марина Георгіївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>